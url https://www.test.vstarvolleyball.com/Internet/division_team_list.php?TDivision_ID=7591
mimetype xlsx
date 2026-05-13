--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -182,81 +182,81 @@
   <si>
     <t>G15ALLEG3NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Metro White Jen</t>
   </si>
   <si>
     <t>EMV 15 Metro White Jen</t>
   </si>
   <si>
     <t>G15EAGMT7NT</t>
   </si>
   <si>
     <t>15 Metro Samara</t>
   </si>
   <si>
     <t>EMV 15 Metro Samara</t>
   </si>
   <si>
     <t>G15EAGMT6NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>15 Regional</t>
+  </si>
+  <si>
+    <t>LVA 15 Regional</t>
+  </si>
+  <si>
+    <t>G15LUNVA6NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>Endless 15 White</t>
   </si>
   <si>
     <t>G15ENDAV4NT</t>
   </si>
   <si>
     <t>Wolfpack Dynasty VBC</t>
   </si>
   <si>
     <t>15 Ignite Blue</t>
   </si>
   <si>
     <t>W15 Ignite Blue</t>
   </si>
   <si>
     <t>G15WPDVB3NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15LUNVA6NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 15</t>
   </si>
   <si>
     <t>G15PCEVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>15U</t>
   </si>
   <si>
     <t>Atomic VC 15</t>
   </si>
   <si>
     <t>G15ATOMV1NT</t>
   </si>
@@ -905,71 +905,71 @@
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>49</v>
       </c>
       <c r="B15" t="s">
         <v>53</v>
       </c>
       <c r="C15" t="s">
         <v>54</v>
       </c>
       <c r="D15" t="s">
         <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>42</v>
       </c>
       <c r="F15">
         <v>58.904</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>56</v>
       </c>
       <c r="B16" t="s">
-        <v>29</v>
+        <v>57</v>
       </c>
       <c r="C16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="D16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B17" t="s">
-        <v>60</v>
+        <v>29</v>
       </c>
       <c r="C17" t="s">
         <v>61</v>
       </c>
       <c r="D17" t="s">
         <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>63</v>
       </c>
       <c r="B18" t="s">
         <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">