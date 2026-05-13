--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -188,72 +188,72 @@
   <si>
     <t>14 Royal Victoria</t>
   </si>
   <si>
     <t>EMV 14 Royal Victoria</t>
   </si>
   <si>
     <t>G14EAGMT4NT</t>
   </si>
   <si>
     <t>Power 14 Black</t>
   </si>
   <si>
     <t>G14POWER2NT</t>
   </si>
   <si>
     <t>TIV 14 Elite</t>
   </si>
   <si>
     <t>Image 14 Elite</t>
   </si>
   <si>
     <t>G14TXIMG4NT</t>
   </si>
   <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>14 Prep Navy</t>
+  </si>
+  <si>
+    <t>Arete 14 Prep Navy</t>
+  </si>
+  <si>
+    <t>G14ARETE5NT</t>
+  </si>
+  <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14ARETE5NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>