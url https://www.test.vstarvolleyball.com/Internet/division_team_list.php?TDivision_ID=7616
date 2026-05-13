--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -161,69 +161,69 @@
   <si>
     <t>G13EAGMT5NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Red Oak 13 Elite</t>
   </si>
   <si>
     <t>DN Red Oak 13 Elite</t>
   </si>
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 13 Metro</t>
+  </si>
+  <si>
+    <t>TAV South 13 Metro</t>
+  </si>
+  <si>
+    <t>G13TXADV7NT</t>
+  </si>
+  <si>
     <t>Red Oak 13 Local</t>
   </si>
   <si>
     <t>DN Red Oak 13 Local</t>
   </si>
   <si>
     <t>G13DRIVE5NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13TXADV7NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -797,71 +797,71 @@
         <v>56.565</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>56.273</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>42</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">