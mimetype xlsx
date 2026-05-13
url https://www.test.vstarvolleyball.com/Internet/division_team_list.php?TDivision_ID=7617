--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -164,72 +164,72 @@
   <si>
     <t>NRG 12 Bolt White</t>
   </si>
   <si>
     <t>G12NRGVC4NT</t>
   </si>
   <si>
     <t>TIV 12 Red</t>
   </si>
   <si>
     <t>Image 12 Red</t>
   </si>
   <si>
     <t>G12TXIMG2NT</t>
   </si>
   <si>
     <t>12 Royal Katie</t>
   </si>
   <si>
     <t>EMV 12 Royal Katie</t>
   </si>
   <si>
     <t>G12EAGMT4NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation Red Oak 12 Elite</t>
+  </si>
+  <si>
+    <t>DNRO 12 Elite</t>
+  </si>
+  <si>
+    <t>G12DRIVE5NT</t>
+  </si>
+  <si>
     <t>Vertex Volleyball Club</t>
   </si>
   <si>
     <t>12s</t>
   </si>
   <si>
     <t>VVC 12</t>
   </si>
   <si>
     <t>G12VXVBC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12DRIVE5NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12 Regional</t>
   </si>
   <si>
     <t>G121UNVB5NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
 </sst>
 </file>
 