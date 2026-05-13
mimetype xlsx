--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -149,114 +149,114 @@
   <si>
     <t>G13ARETE5NT</t>
   </si>
   <si>
     <t>TIV 13 Red</t>
   </si>
   <si>
     <t>Image 13 Red</t>
   </si>
   <si>
     <t>G13TXIMG2NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 National White</t>
   </si>
   <si>
     <t>NRG 13 National White</t>
   </si>
   <si>
     <t>G13NRGVC4NT</t>
   </si>
   <si>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t>13's</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyler Jrs 13 </t>
+  </si>
+  <si>
+    <t>G13TYLER1NT</t>
+  </si>
+  <si>
+    <t>Architects Volleyball Club</t>
+  </si>
+  <si>
+    <t>AVC 13 Hannah</t>
+  </si>
+  <si>
+    <t>G13ELLIS3NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Dallas Premier </t>
+  </si>
+  <si>
+    <t>Premier 13 White</t>
+  </si>
+  <si>
+    <t>G13PREMR5NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 13 Metro</t>
+  </si>
+  <si>
+    <t>TAV South 13 Metro</t>
+  </si>
+  <si>
+    <t>G13TXADV7NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Red Oak 13 Local</t>
   </si>
   <si>
     <t>DN Red Oak 13 Local</t>
   </si>
   <si>
     <t>G13DRIVE5NT</t>
   </si>
   <si>
-    <t>Architects Volleyball Club</t>
-[...1 lines deleted...]
-  <si>
     <t>AVC 13 David</t>
   </si>
   <si>
     <t>G13ELLIS2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Dallas Premier </t>
-[...1 lines deleted...]
-  <si>
     <t>Premier 13 Red</t>
   </si>
   <si>
     <t>G13PREMR4NT</t>
-  </si>
-[...34 lines deleted...]
-    <t>G13TXADV7NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 13u Astro</t>
   </si>
   <si>
     <t>G13PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>13U-Pink</t>
   </si>
   <si>
     <t>Forge 13U</t>
   </si>
   <si>
     <t>G13FORGE1NT</t>
   </si>
@@ -865,131 +865,131 @@
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>14</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
-        <v>31</v>
+        <v>7</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>14</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>14</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>49</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>52</v>
+        <v>49</v>
       </c>
       <c r="B17" t="s">
-        <v>7</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>63</v>
+        <v>52</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>31</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>67</v>
       </c>
       <c r="B19" t="s">
         <v>68</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">