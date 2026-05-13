--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -59,71 +59,71 @@
   <si>
     <t>12'S NATIONAL GREEN</t>
   </si>
   <si>
     <t>Madfrog 12N Green</t>
   </si>
   <si>
     <t>G12FROGS1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>12 National Red</t>
   </si>
   <si>
     <t>EXCEL 12 National Red</t>
   </si>
   <si>
     <t>G12EXCEL1NT</t>
   </si>
   <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>12 Black Brit/Chris</t>
+  </si>
+  <si>
+    <t>EMV 12 Black Brit/Chris</t>
+  </si>
+  <si>
+    <t>G12EAGMT1NT</t>
+  </si>
+  <si>
     <t>12'S NATIONAL BLACK</t>
   </si>
   <si>
     <t>Madfrog 12N Black</t>
   </si>
   <si>
     <t>G12FROGS2NT</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...10 lines deleted...]
-  <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>12 Ikaika-Marcus</t>
   </si>
   <si>
     <t>FH 12 Ikaika-Marcus</t>
   </si>
   <si>
     <t>G12FIELD1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>12 Royal</t>
   </si>
   <si>
     <t>Skyline 12 Royal</t>
   </si>
   <si>
     <t>G12SKYLN1NT</t>
@@ -389,72 +389,72 @@
   <si>
     <t>FH 12 Ikaika-Celeste</t>
   </si>
   <si>
     <t>G12FIELD2NT</t>
   </si>
   <si>
     <t>Peak Volleyball Academy</t>
   </si>
   <si>
     <t>Peak VA 12 Black</t>
   </si>
   <si>
     <t>G12PEVBA1NT</t>
   </si>
   <si>
     <t>12 National Gold</t>
   </si>
   <si>
     <t>EXCEL 12 National Gold</t>
   </si>
   <si>
     <t>G12EXCEL4NT</t>
   </si>
   <si>
+    <t>Integrity Volleyball Club</t>
+  </si>
+  <si>
+    <t>12 Intense Blue</t>
+  </si>
+  <si>
+    <t>Integrity 12 Intense Blue</t>
+  </si>
+  <si>
+    <t>G12INTEG1NT</t>
+  </si>
+  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>12 Navy Ethos</t>
   </si>
   <si>
     <t>Arete 12 Navy Ethos</t>
   </si>
   <si>
     <t>G12ARETE2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12INTEG1NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t>12 Wild Gold</t>
   </si>
   <si>
     <t>Instinct 12 Wild Gold</t>
   </si>
   <si>
     <t>G12INSTN1NT</t>
   </si>
   <si>
     <t>12 Intense Red</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 12 Intense Red </t>
   </si>
   <si>
     <t>G12INTEG2NT</t>
   </si>
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
@@ -890,71 +890,71 @@
         <v>99.5</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
         <v>11</v>
       </c>
       <c r="B3" t="s">
         <v>12</v>
       </c>
       <c r="C3" t="s">
         <v>13</v>
       </c>
       <c r="D3" t="s">
         <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>97.072000000000003</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>6</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>96.536</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>6</v>
       </c>
       <c r="B5" t="s">
         <v>19</v>
       </c>
       <c r="C5" t="s">
         <v>20</v>
       </c>
       <c r="D5" t="s">
         <v>21</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>96.536</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>22</v>
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
@@ -1310,51 +1310,51 @@
         <v>78.384</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>82</v>
       </c>
       <c r="B24" t="s">
         <v>38</v>
       </c>
       <c r="C24" t="s">
         <v>83</v>
       </c>
       <c r="D24" t="s">
         <v>84</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>78.076999999999998</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>18</v>
+        <v>15</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>86</v>
       </c>
       <c r="D25" t="s">
         <v>87</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>76.917</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>88</v>
       </c>
       <c r="B26" t="s">
         <v>89</v>
       </c>
       <c r="C26" t="s">
@@ -1610,51 +1610,51 @@
         <v>67.646</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>133</v>
       </c>
       <c r="B39" t="s">
         <v>134</v>
       </c>
       <c r="C39" t="s">
         <v>135</v>
       </c>
       <c r="D39" t="s">
         <v>136</v>
       </c>
       <c r="E39" t="s">
         <v>26</v>
       </c>
       <c r="F39">
         <v>67.122</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>129</v>
+        <v>125</v>
       </c>
       <c r="B40" t="s">
         <v>137</v>
       </c>
       <c r="C40" t="s">
         <v>138</v>
       </c>
       <c r="D40" t="s">
         <v>139</v>
       </c>
       <c r="E40" t="s">
         <v>26</v>
       </c>
       <c r="F40">
         <v>62.686</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
         <v>140</v>
       </c>
       <c r="B41" t="s">
         <v>141</v>
       </c>
       <c r="C41" t="s">