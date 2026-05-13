--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -467,93 +467,93 @@
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 13 Black</t>
   </si>
   <si>
     <t>G13RESVB1NT</t>
   </si>
   <si>
     <t>Red Oak 13 Elite</t>
   </si>
   <si>
     <t>DN Red Oak 13 Elite</t>
   </si>
   <si>
     <t>G13DRIVE4NT</t>
   </si>
   <si>
     <t>Power 13 White</t>
   </si>
   <si>
     <t>G13POWER3NT</t>
   </si>
   <si>
+    <t>Pono Volleyball</t>
+  </si>
+  <si>
+    <t>13.1 National</t>
+  </si>
+  <si>
+    <t>Pono 13.1 Katie</t>
+  </si>
+  <si>
+    <t>G13PONOV1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
     <t>Premier 13 White</t>
   </si>
   <si>
     <t>G13PREMR5NT</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>360 13 National Black</t>
   </si>
   <si>
     <t>G13SIXTY4NT</t>
   </si>
   <si>
     <t>Premier 13 Red</t>
   </si>
   <si>
     <t>G13PREMR4NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 13 Black</t>
   </si>
   <si>
     <t>G13CUVBC1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13PONOV1NT</t>
   </si>
   <si>
     <t>NET 13's White</t>
   </si>
   <si>
     <t>G13NETJR3NT</t>
   </si>
   <si>
     <t>13 Grey</t>
   </si>
   <si>
     <t>iCrush 13 Grey</t>
   </si>
   <si>
     <t>G13INCRU5NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -1753,131 +1753,131 @@
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>136</v>
       </c>
       <c r="B43" t="s">
         <v>149</v>
       </c>
       <c r="C43" t="s">
         <v>149</v>
       </c>
       <c r="D43" t="s">
         <v>150</v>
       </c>
       <c r="E43" t="s">
         <v>10</v>
       </c>
       <c r="F43">
         <v>56.273</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>151</v>
       </c>
       <c r="B44" t="s">
-        <v>25</v>
+        <v>152</v>
       </c>
       <c r="C44" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="D44" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="E44" t="s">
         <v>10</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>88</v>
+        <v>155</v>
       </c>
       <c r="B45" t="s">
-        <v>154</v>
+        <v>25</v>
       </c>
       <c r="C45" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D45" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
-        <v>151</v>
+        <v>88</v>
       </c>
       <c r="B46" t="s">
-        <v>100</v>
+        <v>158</v>
       </c>
       <c r="C46" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="D46" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>159</v>
+        <v>155</v>
       </c>
       <c r="B47" t="s">
-        <v>33</v>
+        <v>100</v>
       </c>
       <c r="C47" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="D47" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="E47" t="s">
         <v>10</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B48" t="s">
-        <v>163</v>
+        <v>33</v>
       </c>
       <c r="C48" t="s">
         <v>164</v>
       </c>
       <c r="D48" t="s">
         <v>165</v>
       </c>
       <c r="E48" t="s">
         <v>10</v>
       </c>
       <c r="F48">
         <v>0.0</v>
       </c>
     </row>
     <row r="49" spans="1:6">
       <c r="A49" t="s">
         <v>16</v>
       </c>
       <c r="B49" t="s">
         <v>166</v>
       </c>
       <c r="C49" t="s">
         <v>166</v>
       </c>
       <c r="D49" t="s">