--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -212,63 +212,63 @@
   <si>
     <t>14 Intense Blue</t>
   </si>
   <si>
     <t>Integrity 14 Intense Blue</t>
   </si>
   <si>
     <t>G14INTEG1NT</t>
   </si>
   <si>
     <t>Texas Image</t>
   </si>
   <si>
     <t>TIV 14 Black</t>
   </si>
   <si>
     <t>Image 14 Black</t>
   </si>
   <si>
     <t>G14TXIMG1NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
+    <t>14 White - Iv</t>
+  </si>
+  <si>
+    <t>Skyline 14 White Iv</t>
+  </si>
+  <si>
+    <t>G14SKYLN4NT</t>
+  </si>
+  <si>
     <t>Skyline 14 Black</t>
   </si>
   <si>
     <t>G14SKYLN3NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G14SKYLN4NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>14 National Blue</t>
   </si>
   <si>
     <t>Summit 14 National Blue</t>
   </si>
   <si>
     <t>G14DSUMM1NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14</t>
   </si>
   <si>
     <t>G14PCEVB1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
@@ -1225,71 +1225,71 @@
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>61</v>
       </c>
       <c r="B16" t="s">
         <v>62</v>
       </c>
       <c r="C16" t="s">
         <v>63</v>
       </c>
       <c r="D16" t="s">
         <v>64</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16">
         <v>79.052999999999997</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>65</v>
       </c>
       <c r="B17" t="s">
-        <v>31</v>
+        <v>66</v>
       </c>
       <c r="C17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>78.88500000000001</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>31</v>
       </c>
       <c r="C18" t="s">
         <v>69</v>
       </c>
       <c r="D18" t="s">
         <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>78.88500000000001</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>71</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">