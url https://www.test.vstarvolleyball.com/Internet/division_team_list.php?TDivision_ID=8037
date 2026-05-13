--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -482,68 +482,68 @@
   <si>
     <t>Skyline 14 Silver Stephen</t>
   </si>
   <si>
     <t>G14SKYLN6NT</t>
   </si>
   <si>
     <t>14 EXV White</t>
   </si>
   <si>
     <t>Vision 14 EXV White</t>
   </si>
   <si>
     <t>G14VIVBC3NT</t>
   </si>
   <si>
     <t>South 14 Burleson</t>
   </si>
   <si>
     <t>TAV South 14 Burleson</t>
   </si>
   <si>
     <t>G14TXADV8NT</t>
   </si>
   <si>
+    <t>Resilient Volleyball</t>
+  </si>
+  <si>
+    <t>RVC 14 White</t>
+  </si>
+  <si>
+    <t>G14RESVB3NT</t>
+  </si>
+  <si>
     <t>14 Silver - Destiny</t>
   </si>
   <si>
     <t>Skyline 14 Silver Destiny</t>
   </si>
   <si>
     <t>G14SKYLN7NT</t>
   </si>
   <si>
-    <t>Resilient Volleyball</t>
-[...7 lines deleted...]
-  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>14 Elite Black</t>
   </si>
   <si>
     <t>Summit 14 Elite Black</t>
   </si>
   <si>
     <t>G14DSUMM3NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>14 National Red</t>
   </si>
   <si>
     <t>360 14 National Red</t>
   </si>
   <si>
     <t>G14SIXTY7NT</t>
   </si>
   <si>
     <t>ACCELERATE 14 BLACK KEELING</t>
@@ -620,120 +620,120 @@
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t>14 Kaos White</t>
   </si>
   <si>
     <t>360 14 Kaos White</t>
   </si>
   <si>
     <t>G14SIXTY4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t xml:space="preserve"> EAST 14'S DIAMOND </t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog East 14 Diamond </t>
   </si>
   <si>
     <t>G14FROGS7NT</t>
   </si>
   <si>
+    <t>14 National Black</t>
+  </si>
+  <si>
+    <t>360 14 National Black</t>
+  </si>
+  <si>
+    <t>G14SIXTY6NT</t>
+  </si>
+  <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>CUVB 14 Black</t>
   </si>
   <si>
     <t>G14CUVBC1NT</t>
   </si>
   <si>
-    <t>14 National Black</t>
-[...5 lines deleted...]
-    <t>G14SIXTY6NT</t>
+    <t>287 Select Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>287SVC 14 Navy</t>
+  </si>
+  <si>
+    <t>G14287SV99NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's White</t>
   </si>
   <si>
     <t>G14NETJR3NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>LVA 14 National Red</t>
   </si>
   <si>
     <t>G14LUNVA1NT</t>
   </si>
   <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>iCrush 14 Orange</t>
   </si>
   <si>
     <t>G14INCRU2NT</t>
   </si>
   <si>
     <t>LVA 14 National White</t>
   </si>
   <si>
     <t>G14LUNVA2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14287SV99NT</t>
   </si>
   <si>
     <t>WC-14 BLACK</t>
   </si>
   <si>
     <t>Wrecking Crew 14B</t>
   </si>
   <si>
     <t>G14WCREW2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>14 Regional Blue</t>
   </si>
   <si>
     <t>Liberty 14 Regional Blue</t>
   </si>
   <si>
     <t>G14LIVBC2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1956,74 +1956,74 @@
         <v>60.349</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>54</v>
       </c>
       <c r="B44" t="s">
         <v>153</v>
       </c>
       <c r="C44" t="s">
         <v>154</v>
       </c>
       <c r="D44" t="s">
         <v>155</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44">
         <v>60.045000000000002</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>146</v>
+        <v>156</v>
       </c>
       <c r="B45" t="s">
-        <v>156</v>
+        <v>7</v>
       </c>
       <c r="C45" t="s">
         <v>157</v>
       </c>
       <c r="D45" t="s">
         <v>158</v>
       </c>
       <c r="E45" t="s">
         <v>10</v>
       </c>
       <c r="F45">
         <v>59.743</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
+        <v>146</v>
+      </c>
+      <c r="B46" t="s">
         <v>159</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="C46" t="s">
         <v>160</v>
       </c>
       <c r="D46" t="s">
         <v>161</v>
       </c>
       <c r="E46" t="s">
         <v>10</v>
       </c>
       <c r="F46">
         <v>59.743</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
         <v>162</v>
       </c>
       <c r="B47" t="s">
         <v>163</v>
       </c>
       <c r="C47" t="s">
         <v>164</v>
       </c>
       <c r="D47" t="s">
@@ -2096,51 +2096,51 @@
         <v>58.536</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>177</v>
       </c>
       <c r="B51" t="s">
         <v>178</v>
       </c>
       <c r="C51" t="s">
         <v>179</v>
       </c>
       <c r="D51" t="s">
         <v>180</v>
       </c>
       <c r="E51" t="s">
         <v>10</v>
       </c>
       <c r="F51">
         <v>58.523</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>159</v>
+        <v>156</v>
       </c>
       <c r="B52" t="s">
         <v>181</v>
       </c>
       <c r="C52" t="s">
         <v>182</v>
       </c>
       <c r="D52" t="s">
         <v>183</v>
       </c>
       <c r="E52" t="s">
         <v>10</v>
       </c>
       <c r="F52">
         <v>58.411</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>35</v>
       </c>
       <c r="B53" t="s">
         <v>128</v>
       </c>
       <c r="C53" t="s">
@@ -2236,194 +2236,194 @@
         <v>57.277</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>198</v>
       </c>
       <c r="B58" t="s">
         <v>199</v>
       </c>
       <c r="C58" t="s">
         <v>200</v>
       </c>
       <c r="D58" t="s">
         <v>201</v>
       </c>
       <c r="E58" t="s">
         <v>10</v>
       </c>
       <c r="F58">
         <v>57.141</v>
       </c>
     </row>
     <row r="59" spans="1:6">
       <c r="A59" t="s">
+        <v>166</v>
+      </c>
+      <c r="B59" t="s">
         <v>202</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C59" t="s">
         <v>203</v>
       </c>
       <c r="D59" t="s">
         <v>204</v>
       </c>
       <c r="E59" t="s">
         <v>10</v>
       </c>
       <c r="F59">
         <v>0.0</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
-        <v>166</v>
+        <v>205</v>
       </c>
       <c r="B60" t="s">
-        <v>205</v>
+        <v>25</v>
       </c>
       <c r="C60" t="s">
         <v>206</v>
       </c>
       <c r="D60" t="s">
         <v>207</v>
       </c>
       <c r="E60" t="s">
         <v>10</v>
       </c>
       <c r="F60">
         <v>0.0</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
         <v>208</v>
       </c>
       <c r="B61" t="s">
         <v>209</v>
       </c>
       <c r="C61" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D61" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="E61" t="s">
         <v>19</v>
       </c>
       <c r="F61">
         <v>0.0</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B62" t="s">
-        <v>167</v>
+        <v>213</v>
       </c>
       <c r="C62" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="D62" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="E62" t="s">
         <v>19</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
     </row>
     <row r="63" spans="1:6">
       <c r="A63" t="s">
-        <v>80</v>
+        <v>215</v>
       </c>
       <c r="B63" t="s">
-        <v>214</v>
+        <v>167</v>
       </c>
       <c r="C63" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="D63" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="E63" t="s">
         <v>19</v>
       </c>
       <c r="F63">
         <v>0.0</v>
       </c>
     </row>
     <row r="64" spans="1:6">
       <c r="A64" t="s">
-        <v>47</v>
+        <v>80</v>
       </c>
       <c r="B64" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="C64" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="D64" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64">
         <v>0.0</v>
       </c>
     </row>
     <row r="65" spans="1:6">
       <c r="A65" t="s">
-        <v>211</v>
+        <v>47</v>
       </c>
       <c r="B65" t="s">
-        <v>122</v>
+        <v>221</v>
       </c>
       <c r="C65" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D65" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="E65" t="s">
         <v>19</v>
       </c>
       <c r="F65">
         <v>0.0</v>
       </c>
     </row>
     <row r="66" spans="1:6">
       <c r="A66" t="s">
-        <v>222</v>
+        <v>215</v>
       </c>
       <c r="B66" t="s">
-        <v>223</v>
+        <v>122</v>
       </c>
       <c r="C66" t="s">
         <v>224</v>
       </c>
       <c r="D66" t="s">
         <v>225</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66">
         <v>0.0</v>
       </c>
     </row>
     <row r="67" spans="1:6">
       <c r="A67" t="s">
         <v>20</v>
       </c>
       <c r="B67" t="s">
         <v>226</v>
       </c>
       <c r="C67" t="s">
         <v>227</v>
       </c>
       <c r="D67" t="s">