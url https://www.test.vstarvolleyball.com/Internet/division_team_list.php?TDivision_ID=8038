--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -47,71 +47,71 @@
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 15N Blue</t>
   </si>
   <si>
     <t>G151UNVB1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
+    <t>15 National White</t>
+  </si>
+  <si>
+    <t>EXCEL 15 National White</t>
+  </si>
+  <si>
+    <t>G15EXCEL2NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>15 National Red</t>
   </si>
   <si>
     <t>EXCEL 15 National Red</t>
   </si>
   <si>
     <t>G15EXCEL1NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...10 lines deleted...]
-  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 15 Red</t>
   </si>
   <si>
     <t>DN 15 Red</t>
   </si>
   <si>
     <t>G15DRIVE1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>15 HP Elite</t>
   </si>
   <si>
     <t>360 15 HP Elite</t>
   </si>
   <si>
     <t>G15SIXTY1NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
@@ -119,71 +119,71 @@
   <si>
     <t>15 AMPD Navy</t>
   </si>
   <si>
     <t>NRG 15 AMPD Navy</t>
   </si>
   <si>
     <t>G15NRGVC1NT</t>
   </si>
   <si>
     <t>1United 15N White</t>
   </si>
   <si>
     <t>G151UNVB2NT</t>
   </si>
   <si>
     <t>15 National Blue</t>
   </si>
   <si>
     <t>EXCEL 15 National Blue</t>
   </si>
   <si>
     <t>G15EXCEL3NT</t>
   </si>
   <si>
+    <t>15 AMPD White</t>
+  </si>
+  <si>
+    <t>NRG 15 AMPD White</t>
+  </si>
+  <si>
+    <t>G15NRGVC2NT</t>
+  </si>
+  <si>
     <t>Tejas Volleyball Club</t>
   </si>
   <si>
     <t>15 Black Josh</t>
   </si>
   <si>
     <t>TEJAS 15 Black Josh</t>
   </si>
   <si>
     <t>G15TEJAS2NT</t>
   </si>
   <si>
-    <t>15 AMPD White</t>
-[...7 lines deleted...]
-  <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>15 National Black</t>
   </si>
   <si>
     <t>Victory 15 National Black</t>
   </si>
   <si>
     <t>G15VCTRY1NT</t>
   </si>
   <si>
     <t>AmeriSports Volleyball Club</t>
   </si>
   <si>
     <t>AVC 15 Navy</t>
   </si>
   <si>
     <t>G15AMSVC1NT</t>
   </si>
   <si>
     <t>Instinct VBC</t>
   </si>
   <si>
     <t xml:space="preserve">15 Wild Gold </t>
@@ -536,63 +536,63 @@
   <si>
     <t>TAV South 15 Royal</t>
   </si>
   <si>
     <t>G15TXADV5NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>Summit 15 National Blue</t>
   </si>
   <si>
     <t>G15DSUMM1NT</t>
   </si>
   <si>
     <t>Resilient Volleyball</t>
   </si>
   <si>
     <t>RVC 15 Black</t>
   </si>
   <si>
     <t>G15RESVB1NT</t>
   </si>
   <si>
+    <t>NT Flyers 15 USA-Orison</t>
+  </si>
+  <si>
+    <t>G15FRFLY8NT</t>
+  </si>
+  <si>
     <t>15 Red Stefani</t>
   </si>
   <si>
     <t>TEJAS 15 Red Stefani</t>
   </si>
   <si>
     <t>G15TEJAS3NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G15FRFLY8NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Black Maddy</t>
   </si>
   <si>
     <t>EMV 15 Black Maddy</t>
   </si>
   <si>
     <t>G15EAGMT2NT</t>
   </si>
   <si>
     <t>15 AMPD Red</t>
   </si>
   <si>
     <t>NRG 15 AMPD Red</t>
   </si>
   <si>
     <t>G15NRGVC4NT</t>
   </si>
   <si>
     <t>Fort Worth Fire Volleyball</t>
   </si>
@@ -1163,71 +1163,71 @@
         <v>88.172</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>10</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
         <v>33</v>
       </c>
       <c r="D9" t="s">
         <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>14</v>
       </c>
       <c r="F9">
         <v>86.836</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
         <v>35</v>
       </c>
-      <c r="B10" t="s">
+      <c r="C10" t="s">
         <v>36</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>9</v>
       </c>
       <c r="F10">
         <v>85.682</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>38</v>
       </c>
       <c r="B11" t="s">
         <v>39</v>
       </c>
       <c r="C11" t="s">
         <v>40</v>
       </c>
       <c r="D11" t="s">
         <v>41</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>85.682</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
@@ -1983,74 +1983,74 @@
         <v>66.899</v>
       </c>
     </row>
     <row r="50" spans="1:6">
       <c r="A50" t="s">
         <v>171</v>
       </c>
       <c r="B50" t="s">
         <v>162</v>
       </c>
       <c r="C50" t="s">
         <v>172</v>
       </c>
       <c r="D50" t="s">
         <v>173</v>
       </c>
       <c r="E50" t="s">
         <v>14</v>
       </c>
       <c r="F50">
         <v>65.306</v>
       </c>
     </row>
     <row r="51" spans="1:6">
       <c r="A51" t="s">
-        <v>35</v>
+        <v>60</v>
       </c>
       <c r="B51" t="s">
         <v>174</v>
       </c>
       <c r="C51" t="s">
+        <v>174</v>
+      </c>
+      <c r="D51" t="s">
         <v>175</v>
-      </c>
-[...1 lines deleted...]
-        <v>176</v>
       </c>
       <c r="E51" t="s">
         <v>9</v>
       </c>
       <c r="F51">
         <v>64.943</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
-        <v>60</v>
+        <v>38</v>
       </c>
       <c r="B52" t="s">
-        <v>177</v>
+        <v>176</v>
       </c>
       <c r="C52" t="s">
         <v>177</v>
       </c>
       <c r="D52" t="s">
         <v>178</v>
       </c>
       <c r="E52" t="s">
         <v>9</v>
       </c>
       <c r="F52">
         <v>64.943</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>179</v>
       </c>
       <c r="B53" t="s">
         <v>180</v>
       </c>
       <c r="C53" t="s">
         <v>181</v>
       </c>
       <c r="D53" t="s">