--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -104,68 +104,68 @@
   <si>
     <t>15 Red Julian</t>
   </si>
   <si>
     <t>TEJAS 15 Red Julian</t>
   </si>
   <si>
     <t>G15TEJAS4NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>15 Maroon</t>
   </si>
   <si>
     <t>Endless 15 Maroon</t>
   </si>
   <si>
     <t>G15ENDAV2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Dallas Premier </t>
   </si>
   <si>
+    <t>15 Red Corde</t>
+  </si>
+  <si>
+    <t>Premier 15 Red C</t>
+  </si>
+  <si>
+    <t>G15PREMR6NT</t>
+  </si>
+  <si>
     <t>15 Red Alyssa</t>
   </si>
   <si>
     <t>Premier 15 Red A</t>
   </si>
   <si>
     <t>G15PREMR5NT</t>
   </si>
   <si>
-    <t>15 Red Corde</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">15 Kaos Red </t>
   </si>
   <si>
     <t>360 15 Kaos Red</t>
   </si>
   <si>
     <t>G15SIXTY3NT</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>15 Silver</t>
   </si>
   <si>
     <t>Skyline 15 Silver</t>
   </si>
   <si>
     <t>G15SKYLN6NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
@@ -329,74 +329,74 @@
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>15 NATIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 15N</t>
   </si>
   <si>
     <t>G15CADHS1NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 15 Blue</t>
   </si>
   <si>
     <t>DIG 15 Blue</t>
   </si>
   <si>
     <t>G15DIGVB2NT</t>
   </si>
   <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 15 National</t>
+  </si>
+  <si>
+    <t>Image 15 National</t>
+  </si>
+  <si>
+    <t>G15TXIMG3NT</t>
+  </si>
+  <si>
     <t>Volleylab</t>
   </si>
   <si>
     <t>15 Kali</t>
   </si>
   <si>
     <t>VL 15 Kali</t>
   </si>
   <si>
     <t>G15VOLAB1NT</t>
   </si>
   <si>
-    <t>Texas Image</t>
-[...10 lines deleted...]
-  <si>
     <t>15 National Black</t>
   </si>
   <si>
     <t>MVP 15 National Black</t>
   </si>
   <si>
     <t>G15MVPVC2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>15 Glen Rose Red</t>
   </si>
   <si>
     <t>TAV 15 Glen Rose Red</t>
   </si>
   <si>
     <t>G15TXADV11NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 15 NAT-Alan</t>
@@ -494,68 +494,68 @@
   <si>
     <t>VSTX 15U Aleman</t>
   </si>
   <si>
     <t>G15VSVBC2NT</t>
   </si>
   <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>Elevate 15 White</t>
   </si>
   <si>
     <t>G15COTTN3NT</t>
   </si>
   <si>
     <t>South 15 White</t>
   </si>
   <si>
     <t>TAV South 15 White</t>
   </si>
   <si>
     <t>G15TXADV8NT</t>
   </si>
   <si>
+    <t>15 National Blue</t>
+  </si>
+  <si>
+    <t>NRG 15 National Blue</t>
+  </si>
+  <si>
+    <t>G15NRGVC7NT</t>
+  </si>
+  <si>
     <t>15 National White</t>
   </si>
   <si>
     <t>NRG 15 National White</t>
   </si>
   <si>
     <t>G15NRGVC6NT</t>
   </si>
   <si>
-    <t>15 National Blue</t>
-[...7 lines deleted...]
-  <si>
     <t>ABA Hard Hitters Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">Hard Hitters 15U Black </t>
   </si>
   <si>
     <t>Hard Hitters 15UB</t>
   </si>
   <si>
     <t>G15ABAHH1NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 15 White</t>
   </si>
   <si>
     <t>G15POWER3NT</t>
   </si>
   <si>
     <t xml:space="preserve"> 15 Elite</t>
   </si>
   <si>
     <t>North Point 15 Elite</t>
@@ -593,69 +593,69 @@
   <si>
     <t>G15FROGS7NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>15 Royal Catrina</t>
   </si>
   <si>
     <t>EMV 15 Royal Catrina</t>
   </si>
   <si>
     <t>G15EAGMT5NT</t>
   </si>
   <si>
     <t>15 West</t>
   </si>
   <si>
     <t>Victory 15 West</t>
   </si>
   <si>
     <t>G15VCTRY6NT</t>
   </si>
   <si>
+    <t>Luna Volleyball Academy</t>
+  </si>
+  <si>
+    <t>LVA 15 National Red</t>
+  </si>
+  <si>
+    <t>G15LUNVA4NT</t>
+  </si>
+  <si>
     <t>Forge Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>15U-Pink</t>
   </si>
   <si>
     <t>Forge 15U</t>
   </si>
   <si>
     <t>G15FORGE1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15LUNVA4NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-15 Elite</t>
   </si>
   <si>
     <t>G15WCREW1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>iCrush 15 Black</t>
   </si>
   <si>
     <t>G15INCRU1NT</t>
   </si>
   <si>
     <t>15 Regional Blue</t>
   </si>
@@ -2128,71 +2128,71 @@
     <row r="55" spans="1:6">
       <c r="A55" t="s">
         <v>44</v>
       </c>
       <c r="B55" t="s">
         <v>190</v>
       </c>
       <c r="C55" t="s">
         <v>191</v>
       </c>
       <c r="D55" t="s">
         <v>192</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55">
         <v>58.277</v>
       </c>
     </row>
     <row r="56" spans="1:6">
       <c r="A56" t="s">
         <v>193</v>
       </c>
       <c r="B56" t="s">
+        <v>67</v>
+      </c>
+      <c r="C56" t="s">
         <v>194</v>
       </c>
-      <c r="C56" t="s">
+      <c r="D56" t="s">
         <v>195</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="E56" t="s">
         <v>9</v>
       </c>
       <c r="F56">
         <v>0.0</v>
       </c>
     </row>
     <row r="57" spans="1:6">
       <c r="A57" t="s">
+        <v>196</v>
+      </c>
+      <c r="B57" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>67</v>
       </c>
       <c r="C57" t="s">
         <v>198</v>
       </c>
       <c r="D57" t="s">
         <v>199</v>
       </c>
       <c r="E57" t="s">
         <v>9</v>
       </c>
       <c r="F57">
         <v>0.0</v>
       </c>
     </row>
     <row r="58" spans="1:6">
       <c r="A58" t="s">
         <v>200</v>
       </c>
       <c r="B58" t="s">
         <v>201</v>
       </c>
       <c r="C58" t="s">
         <v>201</v>
       </c>
       <c r="D58" t="s">
@@ -2225,71 +2225,71 @@
         <v>68.535</v>
       </c>
     </row>
     <row r="60" spans="1:6">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60" t="s">
         <v>207</v>
       </c>
       <c r="C60" t="s">
         <v>208</v>
       </c>
       <c r="D60" t="s">
         <v>209</v>
       </c>
       <c r="E60" t="s">
         <v>203</v>
       </c>
       <c r="F60">
         <v>67.922</v>
       </c>
     </row>
     <row r="61" spans="1:6">
       <c r="A61" t="s">
-        <v>109</v>
+        <v>105</v>
       </c>
       <c r="B61" t="s">
         <v>210</v>
       </c>
       <c r="C61" t="s">
         <v>211</v>
       </c>
       <c r="D61" t="s">
         <v>212</v>
       </c>
       <c r="E61" t="s">
         <v>203</v>
       </c>
       <c r="F61">
         <v>58.821</v>
       </c>
     </row>
     <row r="62" spans="1:6">
       <c r="A62" t="s">
-        <v>197</v>
+        <v>193</v>
       </c>
       <c r="B62" t="s">
         <v>213</v>
       </c>
       <c r="C62" t="s">
         <v>214</v>
       </c>
       <c r="D62" t="s">
         <v>215</v>
       </c>
       <c r="E62" t="s">
         <v>203</v>
       </c>
       <c r="F62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>