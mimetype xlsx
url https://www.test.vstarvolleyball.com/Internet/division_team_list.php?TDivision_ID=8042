--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -281,66 +281,66 @@
   <si>
     <t>G17TXADV4NT</t>
   </si>
   <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t>ETA1 17 Black</t>
   </si>
   <si>
     <t>G17ETA1V1NT</t>
   </si>
   <si>
     <t>VICTORY VBC</t>
   </si>
   <si>
     <t>17 National Green</t>
   </si>
   <si>
     <t>Victory 17 National Green</t>
   </si>
   <si>
     <t>G17VCTRY2NT</t>
   </si>
   <si>
+    <t>Volleyball Impact Performance Academy</t>
+  </si>
+  <si>
+    <t>VIP 17 Elite</t>
+  </si>
+  <si>
+    <t>G17VIPAC1NT</t>
+  </si>
+  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>DIG 17 Black</t>
   </si>
   <si>
     <t>G17DIGVB1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G17VIPAC1NT</t>
   </si>
   <si>
     <t>Eagle Mountain Volleyball</t>
   </si>
   <si>
     <t>17 Black Sadie</t>
   </si>
   <si>
     <t>EMV 17 Black Sadie</t>
   </si>
   <si>
     <t>G17EAGMT1NT</t>
   </si>
   <si>
     <t>1United 17N White</t>
   </si>
   <si>
     <t>G171UNVB2NT</t>
   </si>
   <si>
     <t>EXCEL 17 National Blue</t>
   </si>
   <si>
     <t>G17EXCEL3NT</t>
   </si>
@@ -1349,71 +1349,71 @@
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>25</v>
       </c>
       <c r="F24">
         <v>78.85299999999999</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>27</v>
+        <v>48</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>25</v>
       </c>
       <c r="F25">
         <v>77.809</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
-        <v>48</v>
+        <v>27</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
         <v>94</v>
       </c>
       <c r="E26" t="s">
         <v>25</v>
       </c>
       <c r="F26">
         <v>77.809</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>97</v>
       </c>
       <c r="D27" t="s">