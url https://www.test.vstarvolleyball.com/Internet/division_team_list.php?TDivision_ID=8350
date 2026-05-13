--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -92,71 +92,71 @@
   <si>
     <t>G14HJVBC1NT</t>
   </si>
   <si>
     <t>Club Texoma</t>
   </si>
   <si>
     <t xml:space="preserve">Texoma 14 Black </t>
   </si>
   <si>
     <t>G14TEXOM1NT</t>
   </si>
   <si>
     <t>Rockwall Heat Volleyball Club</t>
   </si>
   <si>
     <t>Rockwall Heat 14 Ignite</t>
   </si>
   <si>
     <t>Heat 14 Ignite</t>
   </si>
   <si>
     <t>G14ROCKH2NT</t>
   </si>
   <si>
+    <t>Storm VBC</t>
+  </si>
+  <si>
+    <t>14 Purple</t>
+  </si>
+  <si>
+    <t>Storm 14 Purple</t>
+  </si>
+  <si>
+    <t>G14STORM2NT</t>
+  </si>
+  <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
   <si>
-    <t>Storm VBC</t>
-[...10 lines deleted...]
-  <si>
     <t>Conquerors</t>
   </si>
   <si>
     <t>Conquerors 14</t>
   </si>
   <si>
     <t xml:space="preserve">Conquerors 14 </t>
   </si>
   <si>
     <t>G14CONQR1NT</t>
   </si>
   <si>
     <t>Fearless Volleyball Club</t>
   </si>
   <si>
     <t>Fearless 14 Black</t>
   </si>
   <si>
     <t>G14FLVBC1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Texas Advantage</t>
@@ -206,150 +206,150 @@
   <si>
     <t>G14INTEG6NT</t>
   </si>
   <si>
     <t>Slam Volleyball</t>
   </si>
   <si>
     <t>SLAM 14 Purple</t>
   </si>
   <si>
     <t>G14SLAMV2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Endless Athletics </t>
   </si>
   <si>
     <t>14 White</t>
   </si>
   <si>
     <t>Endless 14 White</t>
   </si>
   <si>
     <t>G14ENDAV3NT</t>
   </si>
   <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>14 Red</t>
+  </si>
+  <si>
+    <t>TX Legends 14 Red</t>
+  </si>
+  <si>
+    <t>G14TXLEG7LS</t>
+  </si>
+  <si>
+    <t>14 Teal</t>
+  </si>
+  <si>
+    <t>SLAM 14 Teal</t>
+  </si>
+  <si>
+    <t>G14SLAMV3NT</t>
+  </si>
+  <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 14 Springtown</t>
+  </si>
+  <si>
+    <t>G14FWFIR4NT</t>
+  </si>
+  <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>13/14 Metro</t>
   </si>
   <si>
     <t>VIP 14 Metro</t>
   </si>
   <si>
     <t>G14VIPAC2NT</t>
   </si>
   <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>EAST 14'S EMERALD</t>
   </si>
   <si>
     <t>Madfrog East 14 Emerald</t>
   </si>
   <si>
     <t>G14FROGS8NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...26 lines deleted...]
-    <t>G14FWFIR4NT</t>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 </t>
+  </si>
+  <si>
+    <t>Tyler Jrs 14</t>
+  </si>
+  <si>
+    <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>14u Camilla</t>
   </si>
   <si>
     <t>VSTX 14U Camilla</t>
   </si>
   <si>
     <t>G14VSVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>14 Metro Navy</t>
   </si>
   <si>
     <t>RYZE 14 Metro Navy</t>
   </si>
   <si>
     <t>G14RYZEV4NT</t>
   </si>
   <si>
     <t>Blazing Owls</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>BOV 14 Orange</t>
   </si>
   <si>
     <t>G14BOWLV1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>14 Rio Vista</t>
   </si>
   <si>
     <t>Waco Lightning14 RioVista</t>
   </si>
   <si>
     <t>G14WACLV3NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -812,68 +812,68 @@
       </c>
       <c r="B6" t="s">
         <v>23</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>63.142</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>60.984</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B8" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>60.984</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>33</v>
       </c>
       <c r="B9" t="s">
         <v>34</v>
       </c>
       <c r="C9" t="s">
         <v>35</v>
       </c>
       <c r="D9" t="s">
@@ -969,51 +969,51 @@
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>53</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>57.925</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>57</v>
       </c>
       <c r="B15" t="s">
-        <v>30</v>
+        <v>27</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>40</v>
       </c>
       <c r="F15">
         <v>57.426</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
         <v>61</v>
       </c>
       <c r="C16" t="s">
         <v>62</v>
       </c>
       <c r="D16" t="s">
@@ -1026,114 +1026,114 @@
         <v>57.421</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>64</v>
       </c>
       <c r="B17" t="s">
         <v>65</v>
       </c>
       <c r="C17" t="s">
         <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>40</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
+        <v>57</v>
+      </c>
+      <c r="B18" t="s">
         <v>68</v>
       </c>
-      <c r="B18" t="s">
+      <c r="C18" t="s">
         <v>69</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>70</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>40</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>71</v>
+      </c>
+      <c r="B19" t="s">
         <v>72</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
+        <v>72</v>
+      </c>
+      <c r="D19" t="s">
         <v>73</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E19" t="s">
         <v>40</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>57</v>
+        <v>74</v>
       </c>
       <c r="B20" t="s">
+        <v>75</v>
+      </c>
+      <c r="C20" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>40</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>78</v>
+      </c>
+      <c r="B21" t="s">
         <v>79</v>
-      </c>
-[...1 lines deleted...]
-        <v>80</v>
       </c>
       <c r="C21" t="s">
         <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>81</v>
       </c>
       <c r="E21" t="s">
         <v>40</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>82</v>
       </c>
       <c r="B22" t="s">
         <v>83</v>
       </c>
       <c r="C22" t="s">
         <v>84</v>
       </c>
       <c r="D22" t="s">