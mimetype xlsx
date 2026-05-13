--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -59,128 +59,128 @@
   <si>
     <t>12 Royal</t>
   </si>
   <si>
     <t>Skyline 12 Royal</t>
   </si>
   <si>
     <t>G12SKYLN1NT</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 12N Blue</t>
   </si>
   <si>
     <t>G121UNVB1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>13'S NATIONAL WHITE</t>
+  </si>
+  <si>
+    <t>Madfrog 13N White</t>
+  </si>
+  <si>
+    <t>G13FROGS3NT</t>
+  </si>
+  <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>13 Black - Lindsey</t>
   </si>
   <si>
     <t>DIG 13 Black - Lindsey</t>
   </si>
   <si>
     <t>G13DIGVB2NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Madfrog </t>
-[...10 lines deleted...]
-  <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
     <t>13 National Blue</t>
   </si>
   <si>
     <t>EXCEL 13 National Blue</t>
   </si>
   <si>
     <t>G13EXCEL3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 13 Red</t>
   </si>
   <si>
     <t>DN 13 Red</t>
   </si>
   <si>
     <t>G13DRIVE1NT</t>
   </si>
   <si>
     <t>13'S ELITE GREEN</t>
   </si>
   <si>
     <t>Madfrog 13E Green</t>
   </si>
   <si>
     <t>G13FROGS4NT</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
+    <t>13 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>FH 13 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>G13FIELD3NT</t>
+  </si>
+  <si>
     <t>13 Ikaika-Ari</t>
   </si>
   <si>
     <t>FH 13 Ikaika-Ari</t>
   </si>
   <si>
     <t>G13FIELD2NT</t>
   </si>
   <si>
-    <t>13 Alaka'i-Erica</t>
-[...7 lines deleted...]
-  <si>
     <t>13'S ELITE BLACK</t>
   </si>
   <si>
     <t>Madfrog 13E Black</t>
   </si>
   <si>
     <t>G13FROGS5NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">13 Intense Red </t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Intense Red </t>
   </si>
   <si>
     <t>G13INTEG2NT</t>
   </si>
   <si>
     <t>NRG VBC</t>
   </si>
   <si>
     <t>13 AMPD White</t>
@@ -191,69 +191,69 @@
   <si>
     <t>G13NRGVC2NT</t>
   </si>
   <si>
     <t>13 White - Landon</t>
   </si>
   <si>
     <t>Skyline 13 White Landon</t>
   </si>
   <si>
     <t>G13SKYLN4NT</t>
   </si>
   <si>
     <t>Austin Skyline Juniors</t>
   </si>
   <si>
     <t>13 Royal</t>
   </si>
   <si>
     <t>AUSKY 13 Royal</t>
   </si>
   <si>
     <t>G13ASKYL1LS</t>
   </si>
   <si>
+    <t>12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>FH 12 Alaka'i-Erica</t>
+  </si>
+  <si>
+    <t>G12FIELD5NT</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>12 Red Boys</t>
   </si>
   <si>
     <t>EXCEL 12 Red Boys</t>
   </si>
   <si>
     <t>B12EXCEL1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12FIELD5NT</t>
   </si>
   <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>13 UA Tulsa</t>
   </si>
   <si>
     <t>OK Charge 13 UA Tulsa</t>
   </si>
   <si>
     <t>G13CHARG5OK</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -730,51 +730,51 @@
         <v>79.399</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>27</v>
       </c>
       <c r="B7" t="s">
         <v>28</v>
       </c>
       <c r="C7" t="s">
         <v>29</v>
       </c>
       <c r="D7" t="s">
         <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>14</v>
       </c>
       <c r="F7">
         <v>73.624</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>70.217</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
@@ -790,51 +790,51 @@
         <v>68.518</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>39</v>
       </c>
       <c r="D10" t="s">
         <v>40</v>
       </c>
       <c r="E10" t="s">
         <v>14</v>
       </c>
       <c r="F10">
         <v>68.518</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>19</v>
+        <v>15</v>
       </c>
       <c r="B11" t="s">
         <v>41</v>
       </c>
       <c r="C11" t="s">
         <v>42</v>
       </c>
       <c r="D11" t="s">
         <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>67.88500000000001</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>44</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">
@@ -890,71 +890,71 @@
         <v>63.971</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>62</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>34</v>
+        <v>23</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>62</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">