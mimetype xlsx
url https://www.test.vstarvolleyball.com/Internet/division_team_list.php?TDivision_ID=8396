--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -158,93 +158,93 @@
   <si>
     <t>G14VCTRY4NT</t>
   </si>
   <si>
     <t>The Cove</t>
   </si>
   <si>
     <t>U14</t>
   </si>
   <si>
     <t>Cove 14</t>
   </si>
   <si>
     <t>G14COVEV1NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 14 Black</t>
   </si>
   <si>
     <t>G14POWER2NT</t>
   </si>
   <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>14 White Tielar</t>
+  </si>
+  <si>
+    <t>CUVB 14 Tielar</t>
+  </si>
+  <si>
+    <t>G14CUVBC3NT</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>14 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 14 Blue</t>
+  </si>
+  <si>
+    <t>G14OHANA1NT</t>
+  </si>
+  <si>
+    <t>14 White Jadore</t>
+  </si>
+  <si>
+    <t>CUVB 14 Jadore</t>
+  </si>
+  <si>
+    <t>G14CUVBC2NT</t>
+  </si>
+  <si>
     <t>Texas 432</t>
   </si>
   <si>
     <t xml:space="preserve"> 14 Gold</t>
   </si>
   <si>
     <t>Texas 432 14 Gold</t>
   </si>
   <si>
     <t>G14TXFTT2SU</t>
-  </si>
-[...31 lines deleted...]
-    <t>G14CUVBC2NT</t>
   </si>
   <si>
     <t>Drive Nation 14 Black</t>
   </si>
   <si>
     <t>DN 14 Black</t>
   </si>
   <si>
     <t>G14DRIVE2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -858,71 +858,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>52</v>
       </c>
       <c r="B14" t="s">
         <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>33</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" t="s">
         <v>56</v>
       </c>
-      <c r="B15" t="s">
+      <c r="C15" t="s">
         <v>57</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>33</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>52</v>
+        <v>59</v>
       </c>
       <c r="B16" t="s">
         <v>60</v>
       </c>
       <c r="C16" t="s">
         <v>61</v>
       </c>
       <c r="D16" t="s">
         <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>33</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>34</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">