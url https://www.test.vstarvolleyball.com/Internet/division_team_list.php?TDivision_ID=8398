--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -185,81 +185,81 @@
   <si>
     <t>G13INTEG4NT</t>
   </si>
   <si>
     <t>The Cove</t>
   </si>
   <si>
     <t>U13</t>
   </si>
   <si>
     <t>Cove 13</t>
   </si>
   <si>
     <t>G13COVEV1NT</t>
   </si>
   <si>
     <t>Power Volleyball Club</t>
   </si>
   <si>
     <t>Power 13 Black</t>
   </si>
   <si>
     <t>G13POWER2NT</t>
   </si>
   <si>
+    <t>AVC 13 Hannah</t>
+  </si>
+  <si>
+    <t>G13ELLIS3NT</t>
+  </si>
+  <si>
+    <t>Texas 432</t>
+  </si>
+  <si>
+    <t>Texas 432 13 Gold</t>
+  </si>
+  <si>
+    <t>G13TXFTT2SU</t>
+  </si>
+  <si>
     <t>AVC 13 David</t>
   </si>
   <si>
     <t>G13ELLIS2NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
-  </si>
-[...13 lines deleted...]
-    <t>G13TXFTT2SU</t>
   </si>
   <si>
     <t>Amarillo Xtreme Volleyball</t>
   </si>
   <si>
     <t>Amarillo Xtreme 13 Surge</t>
   </si>
   <si>
     <t>Ama Xtreme 13 Surge</t>
   </si>
   <si>
     <t>G13AMXTR3SU</t>
   </si>
   <si>
     <t>797 Empire</t>
   </si>
   <si>
     <t>13s</t>
   </si>
   <si>
     <t>797 Empire 13</t>
   </si>
   <si>
     <t>G13797EM1SU</t>
   </si>
@@ -943,91 +943,91 @@
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16" t="s">
         <v>57</v>
       </c>
       <c r="C16" t="s">
         <v>57</v>
       </c>
       <c r="D16" t="s">
         <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>14</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>59</v>
       </c>
       <c r="B17" t="s">
+        <v>40</v>
+      </c>
+      <c r="C17" t="s">
         <v>60</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>61</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="E17" t="s">
         <v>14</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>34</v>
       </c>
       <c r="B18" t="s">
+        <v>62</v>
+      </c>
+      <c r="C18" t="s">
+        <v>62</v>
+      </c>
+      <c r="D18" t="s">
         <v>63</v>
-      </c>
-[...4 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E18" t="s">
         <v>14</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>64</v>
+      </c>
+      <c r="B19" t="s">
         <v>65</v>
-      </c>
-[...1 lines deleted...]
-        <v>40</v>
       </c>
       <c r="C19" t="s">
         <v>66</v>
       </c>
       <c r="D19" t="s">
         <v>67</v>
       </c>
       <c r="E19" t="s">
         <v>14</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>68</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">