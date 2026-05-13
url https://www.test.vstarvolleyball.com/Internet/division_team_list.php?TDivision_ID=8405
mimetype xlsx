--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -131,111 +131,111 @@
   <si>
     <t>WF Elite Volleyball Academy</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>WF Elite 12 White</t>
   </si>
   <si>
     <t>G12WFELT2NT</t>
   </si>
   <si>
     <t>MC United Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">MC United </t>
   </si>
   <si>
     <t>MC United</t>
   </si>
   <si>
     <t>G12MCUVB1NT</t>
   </si>
   <si>
+    <t>BC BOMBERS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>12U</t>
+  </si>
+  <si>
+    <t>BC BOMBERS 12U</t>
+  </si>
+  <si>
+    <t>G12BCBVC1BY</t>
+  </si>
+  <si>
+    <t>Oklahoma Elite</t>
+  </si>
+  <si>
+    <t>12-gold</t>
+  </si>
+  <si>
+    <t>Okelt</t>
+  </si>
+  <si>
+    <t>G12OKELT1OK</t>
+  </si>
+  <si>
     <t>Texas Advantage</t>
   </si>
   <si>
+    <t>South 12 Burleson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAV South 12 Burleson </t>
+  </si>
+  <si>
+    <t>G12TXADV5NT</t>
+  </si>
+  <si>
+    <t>South 12 White</t>
+  </si>
+  <si>
+    <t>TAV South 12 White</t>
+  </si>
+  <si>
+    <t>G12TXADV10NT</t>
+  </si>
+  <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 12K</t>
+  </si>
+  <si>
+    <t>G12PCEVB1NT</t>
+  </si>
+  <si>
     <t>South 12 Royal</t>
   </si>
   <si>
     <t>TAV South 12 Royal</t>
   </si>
   <si>
     <t>G12TXADV4NT</t>
-  </si>
-[...49 lines deleted...]
-    <t>G12PCEVB1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -797,94 +797,94 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>47</v>
       </c>
       <c r="B12" t="s">
         <v>48</v>
       </c>
       <c r="C12" t="s">
         <v>49</v>
       </c>
       <c r="D12" t="s">
         <v>50</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>39</v>
+        <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>51</v>
       </c>
       <c r="C13" t="s">
         <v>52</v>
       </c>
       <c r="D13" t="s">
         <v>53</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B14" t="s">
         <v>54</v>
+      </c>
+      <c r="B14">
+        <v>12.1</v>
       </c>
       <c r="C14" t="s">
         <v>55</v>
       </c>
       <c r="D14" t="s">
         <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>12.1</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>