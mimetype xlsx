--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -200,93 +200,93 @@
   <si>
     <t>G16RESVB1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 Black</t>
   </si>
   <si>
     <t>G16ALLEG3NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve"> 16 Kaos White Cottery</t>
   </si>
   <si>
     <t>360 16 Kaos Cottery</t>
   </si>
   <si>
     <t>G16SIXTY5NT</t>
   </si>
   <si>
+    <t>797 Empire</t>
+  </si>
+  <si>
+    <t>16s</t>
+  </si>
+  <si>
+    <t>797 Empire 16</t>
+  </si>
+  <si>
+    <t>G16797EM1SU</t>
+  </si>
+  <si>
+    <t>CUVB Fort Worth</t>
+  </si>
+  <si>
+    <t>CUVB 16 White</t>
+  </si>
+  <si>
+    <t>G16CUVBC2NT</t>
+  </si>
+  <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>16 Downs</t>
   </si>
   <si>
     <t>PVC 16 Downs</t>
   </si>
   <si>
     <t>G16PINEY2NT</t>
   </si>
   <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>16 NAVY</t>
   </si>
   <si>
     <t>287 SVC 16 NAVY</t>
   </si>
   <si>
     <t>G16287SV98NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G16CUVBC2NT</t>
   </si>
   <si>
     <t>Drive Nation 16 Red</t>
   </si>
   <si>
     <t>DN 16 Red</t>
   </si>
   <si>
     <t>G16DRIVE1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Drive Nation 16 White</t>
   </si>
   <si>
     <t>DN 16 White</t>
   </si>
   <si>
     <t>G16DRIVE3NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
@@ -984,91 +984,91 @@
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>62</v>
       </c>
       <c r="B17" t="s">
         <v>63</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
+        <v>25</v>
+      </c>
+      <c r="C18" t="s">
         <v>67</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
         <v>68</v>
-      </c>
-[...1 lines deleted...]
-        <v>69</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
+        <v>69</v>
+      </c>
+      <c r="B19" t="s">
         <v>70</v>
       </c>
-      <c r="B19" t="s">
+      <c r="C19" t="s">
         <v>71</v>
       </c>
-      <c r="C19" t="s">
+      <c r="D19" t="s">
         <v>72</v>
-      </c>
-[...1 lines deleted...]
-        <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>73</v>
+      </c>
+      <c r="B20" t="s">
         <v>74</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>20</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>78</v>
       </c>
       <c r="D21" t="s">