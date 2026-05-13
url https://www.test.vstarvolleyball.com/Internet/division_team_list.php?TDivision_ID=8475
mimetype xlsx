--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -65,111 +65,111 @@
   <si>
     <t>G12NRGVC3NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>12 National Navy</t>
   </si>
   <si>
     <t>NRG 12 National Navy</t>
   </si>
   <si>
     <t>G12NRGVC2NT</t>
   </si>
   <si>
     <t>12 Bolt White</t>
   </si>
   <si>
     <t>NRG 12 Bolt White</t>
   </si>
   <si>
     <t>G12NRGVC4NT</t>
   </si>
   <si>
+    <t>10 Bolt Navy</t>
+  </si>
+  <si>
+    <t>NRG 10 Bolt Navy</t>
+  </si>
+  <si>
+    <t>G10NRGVC1NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 12 Burleson</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TAV South 12 Burleson </t>
+  </si>
+  <si>
+    <t>G12TXADV5NT</t>
+  </si>
+  <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 Black</t>
   </si>
   <si>
     <t>iCrush 12 Black</t>
   </si>
   <si>
     <t>G12INCRU1NT</t>
   </si>
   <si>
     <t>12 Navy</t>
   </si>
   <si>
     <t>NRG 12 Navy</t>
   </si>
   <si>
     <t>G12NRGVC5NT</t>
   </si>
   <si>
-    <t>Texas Advantage</t>
-[...1 lines deleted...]
-  <si>
     <t>South 12 White</t>
   </si>
   <si>
     <t>TAV South 12 White</t>
   </si>
   <si>
     <t>G12TXADV10NT</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
   <si>
     <t>DNRO 12 Elite</t>
   </si>
   <si>
     <t>G12DRIVE5NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G12TXADV5NT</t>
   </si>
   <si>
     <t>11 Bolt Navy</t>
   </si>
   <si>
     <t>NRG 11 Bolt Navy</t>
   </si>
   <si>
     <t>G11NRGVC2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -583,151 +583,151 @@
         <v>67.706</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
         <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>14</v>
       </c>
       <c r="C4" t="s">
         <v>15</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>60.014000000000003</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
+        <v>6</v>
+      </c>
+      <c r="B5" t="s">
         <v>17</v>
       </c>
-      <c r="B5" t="s">
+      <c r="C5" t="s">
         <v>18</v>
       </c>
-      <c r="C5" t="s">
+      <c r="D5" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">
         <v>26</v>
       </c>
       <c r="D7" t="s">
         <v>27</v>
       </c>
       <c r="E7" t="s">
         <v>10</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>6</v>
+      </c>
+      <c r="B8" t="s">
         <v>28</v>
       </c>
-      <c r="B8" t="s">
+      <c r="C8" t="s">
         <v>29</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>31</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B9" t="s">
+        <v>31</v>
+      </c>
+      <c r="C9" t="s">
         <v>32</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>24</v>
+        <v>34</v>
       </c>
       <c r="B10" t="s">
         <v>35</v>
       </c>
       <c r="C10" t="s">
         <v>36</v>
       </c>
       <c r="D10" t="s">
         <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>6</v>
       </c>
       <c r="B11" t="s">
         <v>38</v>
       </c>
       <c r="C11" t="s">