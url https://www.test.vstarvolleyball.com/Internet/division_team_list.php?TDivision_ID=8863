--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -32,108 +32,108 @@
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="62">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
+    <t>Oklahoma Peak Performance</t>
+  </si>
+  <si>
+    <t>10-1 Elite</t>
+  </si>
+  <si>
+    <t>OP2 10-1 Elite</t>
+  </si>
+  <si>
+    <t>G10OP2VB1OK</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>VICTORY VBC</t>
+  </si>
+  <si>
+    <t>9/10 Metro</t>
+  </si>
+  <si>
+    <t>Victory 9/10 Metro</t>
+  </si>
+  <si>
+    <t>G10VCTRY2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Madfrog </t>
+  </si>
+  <si>
+    <t>9'S NATIONAL GREEN</t>
+  </si>
+  <si>
+    <t>Madfrog 9N Green</t>
+  </si>
+  <si>
+    <t>G09FROGS1NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>10 Black Meredith</t>
+  </si>
+  <si>
+    <t>EMV 10 Black Meredith</t>
+  </si>
+  <si>
+    <t>G10EAGMT2NT</t>
+  </si>
+  <si>
     <t>Fearless Volleyball Club</t>
   </si>
   <si>
     <t>Fearless 10 Black</t>
   </si>
   <si>
     <t>G10FLVBC1NT</t>
-  </si>
-[...49 lines deleted...]
-    <t>G10EAGMT2NT</t>
   </si>
   <si>
     <t>1 United Volleyball</t>
   </si>
   <si>
     <t>1United 9 Blue Meghan</t>
   </si>
   <si>
     <t>G091UNVB1NT</t>
   </si>
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Fieldhouse Volleyball</t>
   </si>
   <si>
     <t>10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>FH 10 Ikaika-Chelsea</t>
   </si>
   <si>
     <t>G10FIELD1NT</t>
   </si>
@@ -589,137 +589,137 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="D2" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="E2" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
+        <v>11</v>
+      </c>
+      <c r="B3" t="s">
+        <v>12</v>
+      </c>
+      <c r="C3" t="s">
+        <v>13</v>
+      </c>
+      <c r="D3" t="s">
+        <v>14</v>
+      </c>
+      <c r="E3" t="s">
         <v>10</v>
-      </c>
-[...10 lines deleted...]
-        <v>9</v>
       </c>
       <c r="F3">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="C4" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="D4" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="E4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="E5" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B6" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>24</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7" t="s">
         <v>27</v>
       </c>
       <c r="C7" t="s">
         <v>27</v>
       </c>
       <c r="D7" t="s">
         <v>28</v>
       </c>
       <c r="E7" t="s">
         <v>29</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>