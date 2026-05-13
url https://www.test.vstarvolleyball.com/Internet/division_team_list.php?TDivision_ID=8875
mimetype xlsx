--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -128,87 +128,87 @@
   <si>
     <t>Untouchables Volleyball Club</t>
   </si>
   <si>
     <t>Untouchables  EPA 14 Platinum</t>
   </si>
   <si>
     <t>UEPA 14P</t>
   </si>
   <si>
     <t>G14UNTOU3NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-14 WHITE</t>
   </si>
   <si>
     <t>Wrecking Crew 14W</t>
   </si>
   <si>
     <t>G14WCREW4NT</t>
   </si>
   <si>
+    <t>405 Drive</t>
+  </si>
+  <si>
+    <t>14-National</t>
+  </si>
+  <si>
+    <t>405 Drive 14-N</t>
+  </si>
+  <si>
+    <t>G14DRIVE1OK</t>
+  </si>
+  <si>
+    <t>13/14u Red Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 13/14u Red Whitesboro</t>
+  </si>
+  <si>
+    <t>G14FIELD6NT</t>
+  </si>
+  <si>
+    <t>14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>FH 14 Alaka'i-Hannah</t>
+  </si>
+  <si>
+    <t>G14FIELD5NT</t>
+  </si>
+  <si>
     <t>13/14u Navy Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD7NT</t>
-  </si>
-[...28 lines deleted...]
-    <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>Arsenal 14 Black</t>
   </si>
   <si>
     <t>G14DAVBC4NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>360 14 Black</t>
   </si>
   <si>
     <t>G14SIXTY8NT</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
@@ -758,71 +758,71 @@
         <v>58.523</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>56.409</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>11</v>
       </c>
       <c r="B12" t="s">
         <v>45</v>
       </c>
       <c r="C12" t="s">