--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -239,75 +239,75 @@
   <si>
     <t>G12FRFLY4NT</t>
   </si>
   <si>
     <t>12 White</t>
   </si>
   <si>
     <t>DEAVB 12 White</t>
   </si>
   <si>
     <t>G12DEAVB2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Club Red</t>
   </si>
   <si>
     <t>Integrity 12 Club Red</t>
   </si>
   <si>
     <t>G12INTEG4NT</t>
   </si>
   <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>No Limits 12 National</t>
+  </si>
+  <si>
+    <t>G12NLVBC2NT</t>
+  </si>
+  <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 12K</t>
   </si>
   <si>
     <t>G12PCEVB1NT</t>
   </si>
   <si>
     <t>Architects Volleyball Club</t>
   </si>
   <si>
     <t>AVC 12 Black</t>
   </si>
   <si>
     <t>G12ELLIS1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G12NLVBC2NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 12's Black</t>
   </si>
   <si>
     <t>G12NETJR1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>12 Prep Green</t>
   </si>
   <si>
     <t>Arete 12 Prep Green</t>
   </si>
   <si>
     <t>G12ARETE7NT</t>
   </si>
   <si>
     <t>DroppedPaid</t>
   </si>
@@ -1075,92 +1075,92 @@
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>71</v>
       </c>
       <c r="B21" t="s">
         <v>72</v>
       </c>
       <c r="C21" t="s">
         <v>73</v>
       </c>
       <c r="D21" t="s">
         <v>74</v>
       </c>
       <c r="E21" t="s">
         <v>9</v>
       </c>
       <c r="F21">
         <v>58.514</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>75</v>
       </c>
-      <c r="B22">
-        <v>12.1</v>
+      <c r="B22" t="s">
+        <v>42</v>
       </c>
       <c r="C22" t="s">
         <v>76</v>
       </c>
       <c r="D22" t="s">
         <v>77</v>
       </c>
       <c r="E22" t="s">
         <v>9</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>78</v>
       </c>
-      <c r="B23" t="s">
-        <v>79</v>
+      <c r="B23">
+        <v>12.1</v>
       </c>
       <c r="C23" t="s">
         <v>79</v>
       </c>
       <c r="D23" t="s">
         <v>80</v>
       </c>
       <c r="E23" t="s">
         <v>9</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>81</v>
       </c>
       <c r="B24" t="s">
-        <v>42</v>
+        <v>82</v>
       </c>
       <c r="C24" t="s">
         <v>82</v>
       </c>
       <c r="D24" t="s">
         <v>83</v>
       </c>
       <c r="E24" t="s">
         <v>9</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
         <v>84</v>
       </c>
       <c r="B25" t="s">
         <v>85</v>
       </c>
       <c r="C25" t="s">
         <v>85</v>
       </c>
       <c r="D25" t="s">