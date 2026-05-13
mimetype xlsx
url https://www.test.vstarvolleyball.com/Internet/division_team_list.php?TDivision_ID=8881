--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -35,123 +35,123 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="37">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
+    <t>10 White</t>
+  </si>
+  <si>
+    <t>Skyline 10 White</t>
+  </si>
+  <si>
+    <t>G10SKYLN3NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>10 Black Krista</t>
+  </si>
+  <si>
+    <t>EMV 10 Black Krista</t>
+  </si>
+  <si>
+    <t>G10EAGMT1NT</t>
+  </si>
+  <si>
+    <t>10 Royal</t>
+  </si>
+  <si>
+    <t>Skyline 10 Royal</t>
+  </si>
+  <si>
+    <t>G10SKYLN1NT</t>
+  </si>
+  <si>
+    <t>9 Black Tristin</t>
+  </si>
+  <si>
+    <t>EMV 9 Black Tristin</t>
+  </si>
+  <si>
+    <t>G09EAGMT1NT</t>
+  </si>
+  <si>
     <t>10 Black</t>
   </si>
   <si>
     <t>Skyline 10 Black</t>
   </si>
   <si>
     <t>G10SKYLN2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...40 lines deleted...]
-  <si>
     <t>Excel Volleyball</t>
   </si>
   <si>
+    <t>10 Sofia</t>
+  </si>
+  <si>
+    <t>EXCEL 10 Sofia</t>
+  </si>
+  <si>
+    <t>G10EXCEL2NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
     <t>10 CAM</t>
   </si>
   <si>
     <t>EXCEL 10 CAM</t>
   </si>
   <si>
     <t>G10EXCEL1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G10EXCEL2NT</t>
   </si>
   <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t>10U Black</t>
   </si>
   <si>
     <t>UVC 10U Black</t>
   </si>
   <si>
     <t>G10URBAN1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -528,111 +528,111 @@
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2" t="s">
         <v>7</v>
       </c>
       <c r="C2" t="s">
         <v>8</v>
       </c>
       <c r="D2" t="s">
         <v>9</v>
       </c>
       <c r="E2" t="s">
         <v>10</v>
       </c>
       <c r="F2">
         <v>0.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B3" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="C3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="D3" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="E3" t="s">
         <v>10</v>
       </c>
       <c r="F3">
         <v>0.0</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>10</v>
       </c>
       <c r="F4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>6</v>
+        <v>11</v>
       </c>
       <c r="B5" t="s">
         <v>18</v>
       </c>
       <c r="C5" t="s">
         <v>19</v>
       </c>
       <c r="D5" t="s">
         <v>20</v>
       </c>
       <c r="E5" t="s">
         <v>10</v>
       </c>
       <c r="F5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>14</v>
+        <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>21</v>
       </c>
       <c r="C6" t="s">
         <v>22</v>
       </c>
       <c r="D6" t="s">
         <v>23</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
         <v>24</v>
       </c>
       <c r="B7" t="s">
         <v>25</v>
       </c>
       <c r="C7" t="s">