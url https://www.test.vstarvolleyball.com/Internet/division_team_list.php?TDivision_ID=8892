--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -107,150 +107,150 @@
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>East Texas 13B</t>
   </si>
   <si>
     <t>G13ETXJR1NT</t>
   </si>
   <si>
     <t>Panola</t>
   </si>
   <si>
     <t>Aces 13U</t>
   </si>
   <si>
     <t>Panola Aces 13U</t>
   </si>
   <si>
     <t>G13PANOA1NT</t>
   </si>
   <si>
+    <t>13 Mavs</t>
+  </si>
+  <si>
+    <t>East Texas 13 Mavs</t>
+  </si>
+  <si>
+    <t>G13ETXJR4NT</t>
+  </si>
+  <si>
+    <t>White Oak Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>WOJRS13U_2026</t>
+  </si>
+  <si>
+    <t>WOJRS13U</t>
+  </si>
+  <si>
+    <t>G13WOJVC1NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t>13 Grey</t>
+  </si>
+  <si>
+    <t>iCrush 13 Grey</t>
+  </si>
+  <si>
+    <t>G13INCRU5NT</t>
+  </si>
+  <si>
     <t>13 Sabine</t>
   </si>
   <si>
     <t>East TX Jrs 13 Sabine</t>
   </si>
   <si>
     <t>G13ETXJR3NT</t>
   </si>
   <si>
-    <t>13 Mavs</t>
-[...29 lines deleted...]
-    <t>G13INCRU5NT</t>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t>13's</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyler Jrs 13 </t>
+  </si>
+  <si>
+    <t>G13TYLER1NT</t>
+  </si>
+  <si>
+    <t>Henderson Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>13 BLUE</t>
+  </si>
+  <si>
+    <t>HJVC 13 BLUE</t>
+  </si>
+  <si>
+    <t>G13HJVBC4NT</t>
+  </si>
+  <si>
+    <t>13 RED</t>
+  </si>
+  <si>
+    <t>HJVC 13 RED</t>
+  </si>
+  <si>
+    <t>G13HJVBC1NT</t>
+  </si>
+  <si>
+    <t>WC 13-Turquoise</t>
+  </si>
+  <si>
+    <t>WC-13 Turquoise</t>
+  </si>
+  <si>
+    <t>G13WCREW8NT</t>
   </si>
   <si>
     <t>WC-13 WHT</t>
   </si>
   <si>
     <t>G13WCREW4NT</t>
   </si>
   <si>
     <t>Fifth Quarter Performance Elite</t>
   </si>
   <si>
     <t>13U</t>
   </si>
   <si>
     <t>FQP Elite</t>
   </si>
   <si>
     <t>G13FQPER1LS</t>
-  </si>
-[...40 lines deleted...]
-    <t>G13WCREW8NT</t>
   </si>
   <si>
     <t>Hallsville Volleyball Club</t>
   </si>
   <si>
     <t>13 BLACK</t>
   </si>
   <si>
     <t>Hallsville VC 13Black</t>
   </si>
   <si>
     <t>G13HAVBC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>WC-13 BLACK</t>
   </si>
   <si>
     <t>WC-13 Black</t>
   </si>
   <si>
     <t>G13WCREW2NT</t>
   </si>
@@ -756,211 +756,211 @@
         <v>58.502</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>23</v>
+        <v>34</v>
       </c>
       <c r="B9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>41</v>
+        <v>23</v>
       </c>
       <c r="B11" t="s">
         <v>42</v>
       </c>
       <c r="C11" t="s">
         <v>43</v>
       </c>
       <c r="D11" t="s">
         <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>19</v>
+        <v>45</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="C12" t="s">
-        <v>45</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>46</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>18</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>47</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>18</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>18</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>18</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>19</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
+        <v>59</v>
+      </c>
+      <c r="D16" t="s">
         <v>60</v>
-      </c>
-[...1 lines deleted...]
-        <v>61</v>
       </c>
       <c r="E16" t="s">
         <v>18</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>19</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
         <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>65</v>
       </c>
       <c r="B18" t="s">
         <v>66</v>
       </c>
       <c r="C18" t="s">