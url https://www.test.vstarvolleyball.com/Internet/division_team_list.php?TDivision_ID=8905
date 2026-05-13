--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -113,93 +113,93 @@
   <si>
     <t>G14ETXJR5NT</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>14 LEXI</t>
   </si>
   <si>
     <t>TC ELITE 14L</t>
   </si>
   <si>
     <t>G14TCEVB2BY</t>
   </si>
   <si>
     <t>14M</t>
   </si>
   <si>
     <t>AVA 14M</t>
   </si>
   <si>
     <t>G14AVAWM1BY</t>
   </si>
   <si>
+    <t>14 Red</t>
+  </si>
+  <si>
+    <t>East Texas Jrs 14 Red</t>
+  </si>
+  <si>
+    <t>G14ETXJR2NT</t>
+  </si>
+  <si>
     <t>14 BARBARA</t>
   </si>
   <si>
     <t>TC ELITE 14B</t>
   </si>
   <si>
     <t>G14TCEVB3BY</t>
   </si>
   <si>
     <t>SBC Impact Volleyball</t>
   </si>
   <si>
     <t>SBC Impact 14 Black</t>
   </si>
   <si>
     <t>G14SBCIV1BY</t>
   </si>
   <si>
     <t>Carthage Commanders</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Commanders 14U</t>
   </si>
   <si>
     <t>G14CARCO1NT</t>
   </si>
   <si>
-    <t>14 Red</t>
-[...1 lines deleted...]
-  <si>
     <t>SBC Impact 14 Red</t>
   </si>
   <si>
     <t>G14SBCIV2BY</t>
-  </si>
-[...4 lines deleted...]
-    <t>G14ETXJR2NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-14 Grey</t>
   </si>
   <si>
     <t>G14WCREW5NT</t>
   </si>
   <si>
     <t>14E</t>
   </si>
   <si>
     <t>AVA 14E</t>
   </si>
   <si>
     <t>G14AVAWM5BY</t>
   </si>
   <si>
     <t>14 BLUE</t>
   </si>
   <si>
     <t>HJVC 14 BLUE</t>
   </si>
@@ -726,134 +726,134 @@
         <v>57.102</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>54.024000000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>26</v>
+        <v>11</v>
       </c>
       <c r="B9" t="s">
         <v>33</v>
       </c>
       <c r="C9" t="s">
         <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>35</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
+        <v>26</v>
+      </c>
+      <c r="B10" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
+        <v>12</v>
+      </c>
+      <c r="C11" t="s">
         <v>40</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>41</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>36</v>
+        <v>42</v>
       </c>
       <c r="B12" t="s">
         <v>43</v>
       </c>
       <c r="C12" t="s">
         <v>44</v>
       </c>
       <c r="D12" t="s">
         <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>11</v>
+        <v>39</v>
       </c>
       <c r="B13" t="s">
-        <v>43</v>
+        <v>33</v>
       </c>
       <c r="C13" t="s">
         <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>47</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
         <v>48</v>
       </c>
       <c r="B14" t="s">
         <v>49</v>
       </c>
       <c r="C14" t="s">
         <v>49</v>
       </c>
       <c r="D14" t="s">