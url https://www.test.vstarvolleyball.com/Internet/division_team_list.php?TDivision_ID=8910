--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -95,50 +95,56 @@
   <si>
     <t>G13PANOA1NT</t>
   </si>
   <si>
     <t>Carthage Commanders</t>
   </si>
   <si>
     <t>13U</t>
   </si>
   <si>
     <t>Commanders 13U</t>
   </si>
   <si>
     <t>G13CARCO1NT</t>
   </si>
   <si>
     <t>13 ADAMSON</t>
   </si>
   <si>
     <t>TC ELITE 13A</t>
   </si>
   <si>
     <t>G13TCEVB3BY</t>
   </si>
   <si>
+    <t>WC-13 WHT</t>
+  </si>
+  <si>
+    <t>G13WCREW4NT</t>
+  </si>
+  <si>
     <t>White Oak Juniors Volleyball Club</t>
   </si>
   <si>
     <t>WOJRS13U_2026</t>
   </si>
   <si>
     <t>WOJRS13U</t>
   </si>
   <si>
     <t>G13WOJVC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">Garrison 13U </t>
   </si>
   <si>
     <t>IVC Garrison 13U</t>
   </si>
   <si>
     <t>G13INFTY4NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
@@ -147,56 +153,50 @@
     <t>13 Mavs</t>
   </si>
   <si>
     <t>East Texas 13 Mavs</t>
   </si>
   <si>
     <t>G13ETXJR4NT</t>
   </si>
   <si>
     <t>WC 13-Turquoise</t>
   </si>
   <si>
     <t>WC-13 Turquoise</t>
   </si>
   <si>
     <t>G13WCREW8NT</t>
   </si>
   <si>
     <t>13 Sabine</t>
   </si>
   <si>
     <t>East TX Jrs 13 Sabine</t>
   </si>
   <si>
     <t>G13ETXJR3NT</t>
-  </si>
-[...4 lines deleted...]
-    <t>G13WCREW4NT</t>
   </si>
   <si>
     <t>WC-13 BLACK</t>
   </si>
   <si>
     <t>WC-13 Black</t>
   </si>
   <si>
     <t>G13WCREW2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>13 Black</t>
   </si>
   <si>
     <t>East Texas 13B</t>
   </si>
   <si>
     <t>G13ETXJR1NT</t>
   </si>
 </sst>
 </file>
 
@@ -659,191 +659,191 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
         <v>6</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>26</v>
       </c>
       <c r="E6" t="s">
         <v>10</v>
       </c>
       <c r="F6">
         <v>0.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
+        <v>11</v>
+      </c>
+      <c r="B7" t="s">
         <v>27</v>
       </c>
-      <c r="B7" t="s">
+      <c r="C7" t="s">
+        <v>27</v>
+      </c>
+      <c r="D7" t="s">
         <v>28</v>
-      </c>
-[...4 lines deleted...]
-        <v>30</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
+        <v>29</v>
+      </c>
+      <c r="B8" t="s">
+        <v>30</v>
+      </c>
+      <c r="C8" t="s">
         <v>31</v>
       </c>
-      <c r="B8" t="s">
+      <c r="D8" t="s">
         <v>32</v>
-      </c>
-[...4 lines deleted...]
-        <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>33</v>
+      </c>
+      <c r="B9" t="s">
+        <v>34</v>
+      </c>
+      <c r="C9" t="s">
         <v>35</v>
       </c>
-      <c r="B9" t="s">
+      <c r="D9" t="s">
         <v>36</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>15</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="B10" t="s">
+        <v>38</v>
+      </c>
+      <c r="C10" t="s">
         <v>39</v>
       </c>
-      <c r="C10" t="s">
+      <c r="D10" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>15</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>35</v>
+        <v>11</v>
       </c>
       <c r="B11" t="s">
+        <v>41</v>
+      </c>
+      <c r="C11" t="s">
         <v>42</v>
       </c>
-      <c r="C11" t="s">
+      <c r="D11" t="s">
         <v>43</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="E11" t="s">
         <v>15</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>11</v>
+        <v>37</v>
       </c>
       <c r="B12" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>11</v>
       </c>
       <c r="B13" t="s">
         <v>47</v>
       </c>
       <c r="C13" t="s">
         <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>49</v>
       </c>
       <c r="E13" t="s">
         <v>50</v>
       </c>
       <c r="F13">
         <v>60.746</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>50</v>
       </c>
       <c r="F14">
         <v>59.247</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>