--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -35,69 +35,69 @@
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="83">
   <si>
     <t>Club Name</t>
   </si>
   <si>
     <t>Team Name</t>
   </si>
   <si>
     <t>Display as</t>
   </si>
   <si>
     <t>TeamCode</t>
   </si>
   <si>
     <t>Status</t>
   </si>
   <si>
     <t>Indx_Pts</t>
   </si>
   <si>
     <t>Reign Volleyball Club</t>
   </si>
   <si>
+    <t>12 Pink</t>
+  </si>
+  <si>
+    <t>REIGN-12-PINK</t>
+  </si>
+  <si>
+    <t>G12REIGN3NT</t>
+  </si>
+  <si>
+    <t>Pending</t>
+  </si>
+  <si>
     <t>12 White</t>
   </si>
   <si>
     <t>REIGN-12-WHITE</t>
   </si>
   <si>
     <t>G12REIGN2NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12REIGN3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Infinity Volleyball Club </t>
   </si>
   <si>
     <t xml:space="preserve">IVC 11U Megan </t>
   </si>
   <si>
     <t>G11INFTY1NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-12 BLACK</t>
   </si>
   <si>
     <t>Wrecking Crew 12B</t>
   </si>
   <si>
     <t>G12WCREW2NT</t>
   </si>
   <si>
     <t>The Cove</t>
   </si>
@@ -929,51 +929,51 @@
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>54</v>
       </c>
       <c r="B15" t="s">
         <v>55</v>
       </c>
       <c r="C15" t="s">
         <v>56</v>
       </c>
       <c r="D15" t="s">
         <v>57</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>50</v>
       </c>
       <c r="B16" t="s">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="C16" t="s">
         <v>58</v>
       </c>
       <c r="D16" t="s">
         <v>59</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>60</v>
       </c>
       <c r="B17" t="s">
         <v>61</v>
       </c>
       <c r="C17" t="s">
         <v>62</v>
       </c>
       <c r="D17" t="s">