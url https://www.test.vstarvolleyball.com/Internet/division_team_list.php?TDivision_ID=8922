--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -134,50 +134,62 @@
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>13 RANDY</t>
   </si>
   <si>
     <t>TC ELITE 13R</t>
   </si>
   <si>
     <t>G13TCEVB4BY</t>
   </si>
   <si>
     <t>13 ADAMSON</t>
   </si>
   <si>
     <t>TC ELITE 13A</t>
   </si>
   <si>
     <t>G13TCEVB3BY</t>
   </si>
   <si>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>13U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 13U</t>
+  </si>
+  <si>
+    <t>G13FORGE1NT</t>
+  </si>
+  <si>
     <t>WC-13 WHT</t>
   </si>
   <si>
     <t>G13WCREW4NT</t>
   </si>
   <si>
     <t>Carthage Commanders</t>
   </si>
   <si>
     <t>Commanders 13U</t>
   </si>
   <si>
     <t>G13CARCO1NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>Pre Club</t>
   </si>
   <si>
     <t>G13DYNVB1NT</t>
   </si>
   <si>
     <t>Incredible Crush Volleyball</t>
@@ -216,62 +228,50 @@
     <t>WOJRS13U_2026</t>
   </si>
   <si>
     <t>WOJRS13U</t>
   </si>
   <si>
     <t>G13WOJVC1NT</t>
   </si>
   <si>
     <t>13 Sabine</t>
   </si>
   <si>
     <t>East TX Jrs 13 Sabine</t>
   </si>
   <si>
     <t>G13ETXJR3NT</t>
   </si>
   <si>
     <t xml:space="preserve">Garrison 13U </t>
   </si>
   <si>
     <t>IVC Garrison 13U</t>
   </si>
   <si>
     <t>G13INFTY4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13FORGE1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -793,231 +793,231 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>32</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>40</v>
       </c>
       <c r="B11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="D11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="E11" t="s">
         <v>9</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>42</v>
+        <v>16</v>
       </c>
       <c r="B12" t="s">
-        <v>11</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="D12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E12" t="s">
         <v>9</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B13" t="s">
-        <v>46</v>
+        <v>11</v>
       </c>
       <c r="C13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D13" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E13" t="s">
         <v>9</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B14" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C14" t="s">
         <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>51</v>
       </c>
       <c r="E14" t="s">
         <v>9</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>52</v>
       </c>
       <c r="B15" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C15" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D15" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E15" t="s">
         <v>9</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>16</v>
+        <v>20</v>
       </c>
       <c r="B16" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C16" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D16" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E16" t="s">
         <v>9</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>58</v>
+        <v>16</v>
       </c>
       <c r="B17" t="s">
         <v>59</v>
       </c>
       <c r="C17" t="s">
         <v>60</v>
       </c>
       <c r="D17" t="s">
         <v>61</v>
       </c>
       <c r="E17" t="s">
         <v>9</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>20</v>
+        <v>62</v>
       </c>
       <c r="B18" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C18" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D18" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E18" t="s">
         <v>9</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>6</v>
+        <v>20</v>
       </c>
       <c r="B19" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="C19" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E19" t="s">
         <v>9</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>68</v>
+        <v>6</v>
       </c>
       <c r="B20" t="s">
         <v>69</v>
       </c>
       <c r="C20" t="s">
         <v>70</v>
       </c>
       <c r="D20" t="s">
         <v>71</v>
       </c>
       <c r="E20" t="s">
         <v>9</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>