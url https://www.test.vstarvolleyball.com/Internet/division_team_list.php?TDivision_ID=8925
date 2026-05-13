--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -92,72 +92,72 @@
   <si>
     <t>16 LEXI</t>
   </si>
   <si>
     <t>TC ELITE 16L</t>
   </si>
   <si>
     <t>G16TCEVB4BY</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
     <t>Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>Dynasty 16u</t>
   </si>
   <si>
     <t>DVC16</t>
   </si>
   <si>
     <t>G16DYNVB1LS</t>
   </si>
   <si>
+    <t>Titus Outcast Volleyball Club</t>
+  </si>
+  <si>
+    <t>Elite</t>
+  </si>
+  <si>
+    <t>TVC Elite</t>
+  </si>
+  <si>
+    <t>G16TITOC1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Allegiant Volleyball Club </t>
   </si>
   <si>
     <t>Allegiant 16 East</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant 16 East </t>
   </si>
   <si>
     <t>G16ALLEG4NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G16TITOC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>