--- v0 (2026-03-24)
+++ v1 (2026-05-13)
@@ -122,78 +122,78 @@
   <si>
     <t>17U Elite</t>
   </si>
   <si>
     <t>17U KAY</t>
   </si>
   <si>
     <t>G17DYNVB1NT</t>
   </si>
   <si>
     <t>Dynasty Volleyball Club</t>
   </si>
   <si>
     <t>Dynasty 18u</t>
   </si>
   <si>
     <t>DVC18</t>
   </si>
   <si>
     <t>G18DYNVB1LS</t>
   </si>
   <si>
     <t>Paid</t>
   </si>
   <si>
+    <t>753 Volleyball</t>
+  </si>
+  <si>
+    <t>G18MAGNO1DE</t>
+  </si>
+  <si>
+    <t>RocketFuel Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 17s SHR</t>
+  </si>
+  <si>
+    <t>RVC318 17SHR</t>
+  </si>
+  <si>
+    <t>G17RFUEL2BY</t>
+  </si>
+  <si>
     <t>White Oak Juniors Volleyball Club</t>
   </si>
   <si>
     <t>WOJRS17U_2026</t>
   </si>
   <si>
     <t>WOJRS17U</t>
   </si>
   <si>
     <t>G17WOJVC1NT</t>
-  </si>
-[...16 lines deleted...]
-    <t>G17RFUEL2BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -678,71 +678,71 @@
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>33</v>
       </c>
       <c r="D8" t="s">
         <v>34</v>
       </c>
       <c r="E8" t="s">
         <v>35</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9" t="s">
+        <v>36</v>
+      </c>
+      <c r="C9" t="s">
+        <v>36</v>
+      </c>
+      <c r="D9" t="s">
         <v>37</v>
-      </c>
-[...4 lines deleted...]
-        <v>39</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
         <v>40</v>
       </c>
       <c r="D10" t="s">
         <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>42</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">