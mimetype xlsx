--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -224,69 +224,69 @@
   <si>
     <t>G13WINDT3NT</t>
   </si>
   <si>
     <t>Pono Volleyball</t>
   </si>
   <si>
     <t>13.1 National</t>
   </si>
   <si>
     <t>Pono 13.1 Katie</t>
   </si>
   <si>
     <t>G13PONOV1NT</t>
   </si>
   <si>
     <t>13.2 National</t>
   </si>
   <si>
     <t>Pono 13.2 Nash</t>
   </si>
   <si>
     <t>G13PONOV2NT</t>
   </si>
   <si>
+    <t>13 Select Karma</t>
+  </si>
+  <si>
+    <t>StingrayVBA 13Select KW</t>
+  </si>
+  <si>
+    <t>G13STRAY3OK</t>
+  </si>
+  <si>
+    <t>Dropped</t>
+  </si>
+  <si>
     <t>13-1 West</t>
   </si>
   <si>
     <t>OK Charge 13-1 West</t>
   </si>
   <si>
     <t>G13CHARG9OK</t>
-  </si>
-[...10 lines deleted...]
-    <t>G13STRAY3OK</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -988,71 +988,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>63</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>53</v>
+        <v>42</v>
       </c>
       <c r="B20" t="s">
         <v>70</v>
       </c>
       <c r="C20" t="s">
         <v>71</v>
       </c>
       <c r="D20" t="s">
         <v>72</v>
       </c>
       <c r="E20" t="s">
         <v>73</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>42</v>
+        <v>53</v>
       </c>
       <c r="B21" t="s">
         <v>74</v>
       </c>
       <c r="C21" t="s">
         <v>75</v>
       </c>
       <c r="D21" t="s">
         <v>76</v>
       </c>
       <c r="E21" t="s">
         <v>73</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>