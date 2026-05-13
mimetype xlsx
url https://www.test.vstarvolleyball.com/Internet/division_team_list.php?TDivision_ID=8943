--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -149,66 +149,66 @@
   <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>15 American</t>
   </si>
   <si>
     <t>OK Charge 15 American</t>
   </si>
   <si>
     <t>G15CHARG3OK</t>
   </si>
   <si>
     <t>Skyline Juniors</t>
   </si>
   <si>
     <t>15 White - Christine</t>
   </si>
   <si>
     <t>Skyline 15White Christine</t>
   </si>
   <si>
     <t>G15SKYLN5NT</t>
   </si>
   <si>
+    <t>15 Red Alyssa</t>
+  </si>
+  <si>
+    <t>Premier 15 Red A</t>
+  </si>
+  <si>
+    <t>G15PREMR5NT</t>
+  </si>
+  <si>
     <t>15 Red Corde</t>
   </si>
   <si>
     <t>Premier 15 Red C</t>
   </si>
   <si>
     <t>G15PREMR6NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G15PREMR5NT</t>
   </si>
   <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
     <t>15 National Blue</t>
   </si>
   <si>
     <t>Summit 15 National Blue</t>
   </si>
   <si>
     <t>G15DSUMM1NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>NT Flyers 15 USA-Orison</t>
   </si>
   <si>
     <t>G15FRFLY8NT</t>
   </si>
   <si>
     <t>Flyers 15 USA-Margo</t>
   </si>