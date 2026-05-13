--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -254,129 +254,129 @@
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>17 EXV Blue</t>
   </si>
   <si>
     <t>Vision 17 EXV Blue</t>
   </si>
   <si>
     <t>G17VIVBC1NT</t>
   </si>
   <si>
     <t xml:space="preserve">NFW Ryze Volleyball Club </t>
   </si>
   <si>
     <t>18.1 Premier</t>
   </si>
   <si>
     <t>RYZE 18.1 Premier</t>
   </si>
   <si>
     <t>G18RYZEV1NT</t>
   </si>
   <si>
+    <t>ONE volleyball academy</t>
+  </si>
+  <si>
+    <t>18 Maroon</t>
+  </si>
+  <si>
+    <t>ONEva 18 Maroon</t>
+  </si>
+  <si>
+    <t>G18ONEVA1HA</t>
+  </si>
+  <si>
+    <t>Fearless Spirit</t>
+  </si>
+  <si>
+    <t>Fearless Spirit 17/18</t>
+  </si>
+  <si>
+    <t>G18SPIRT1DE</t>
+  </si>
+  <si>
+    <t>TEXAS FIERCE ELITE VOLLEYBALL</t>
+  </si>
+  <si>
+    <t xml:space="preserve">TX FIERCE - 18 </t>
+  </si>
+  <si>
+    <t>TFE18</t>
+  </si>
+  <si>
+    <t>G18TXFEL1LS</t>
+  </si>
+  <si>
+    <t>Amarillo Elite Volleyball</t>
+  </si>
+  <si>
+    <t>18 American</t>
+  </si>
+  <si>
+    <t>AEV 18 American</t>
+  </si>
+  <si>
+    <t>G18AEVBC2SU</t>
+  </si>
+  <si>
     <t xml:space="preserve">Corpus Christi Storm </t>
   </si>
   <si>
     <t>Corpus Christi Storm 181</t>
   </si>
   <si>
     <t>CCStorm181</t>
   </si>
   <si>
     <t>G18CCSTO1LS</t>
   </si>
   <si>
-    <t>ONE volleyball academy</t>
-[...41 lines deleted...]
-    <t>G18AEVBC2SU</t>
+    <t>Nola Elite Volleyball Club</t>
+  </si>
+  <si>
+    <t xml:space="preserve">18 </t>
+  </si>
+  <si>
+    <t>NolaE</t>
+  </si>
+  <si>
+    <t>G18NOLAE99BY</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t xml:space="preserve">18's National </t>
   </si>
   <si>
     <t>DFW Elite 18's National</t>
   </si>
   <si>
     <t>G18DFTLE1NT</t>
-  </si>
-[...10 lines deleted...]
-    <t>G18NOLAE99BY</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 17 Black</t>
   </si>
   <si>
     <t>DN 17 Black</t>
   </si>
   <si>
     <t>G17DRIVE2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Drive Nation 17 White</t>
   </si>
   <si>
     <t>DN 17 White</t>
   </si>
   <si>
     <t>G17DRIVE3NT</t>
   </si>
@@ -1188,68 +1188,68 @@
       </c>
       <c r="B23" t="s">
         <v>81</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>84</v>
       </c>
       <c r="B24" t="s">
         <v>85</v>
       </c>
       <c r="C24" t="s">
+        <v>85</v>
+      </c>
+      <c r="D24" t="s">
         <v>86</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
+        <v>87</v>
+      </c>
+      <c r="B25" t="s">
         <v>88</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="C25" t="s">
         <v>89</v>
       </c>
       <c r="D25" t="s">
         <v>90</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>91</v>
       </c>
       <c r="B26" t="s">
         <v>92</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">