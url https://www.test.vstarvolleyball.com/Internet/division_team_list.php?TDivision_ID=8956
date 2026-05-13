--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -128,132 +128,132 @@
   <si>
     <t>Storm VBC</t>
   </si>
   <si>
     <t>11 Black</t>
   </si>
   <si>
     <t>Storm 11 Black</t>
   </si>
   <si>
     <t>G11STORM1NT</t>
   </si>
   <si>
     <t>Hallsville Volleyball Club</t>
   </si>
   <si>
     <t>12 BLACK</t>
   </si>
   <si>
     <t>Hallsville VC 12Black</t>
   </si>
   <si>
     <t>G12HAVBC1NT</t>
   </si>
   <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>12 Blue</t>
+  </si>
+  <si>
+    <t>Ohana V 12 Blue</t>
+  </si>
+  <si>
+    <t>G12OHANA1NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Northeast Longhorns </t>
+  </si>
+  <si>
+    <t>Northeast Longhorns 12U</t>
+  </si>
+  <si>
+    <t>NE Longhorns</t>
+  </si>
+  <si>
+    <t>G12NELVB1NT</t>
+  </si>
+  <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 12K</t>
+  </si>
+  <si>
+    <t>G12PCEVB1NT</t>
+  </si>
+  <si>
+    <t>Arete Athletics</t>
+  </si>
+  <si>
+    <t>10 Navy Ethos</t>
+  </si>
+  <si>
+    <t>Arete 10 Navy Ethos</t>
+  </si>
+  <si>
+    <t>G10ARETE2NT</t>
+  </si>
+  <si>
     <t>Allegiant 12 Blue</t>
   </si>
   <si>
     <t>G12ALLEG1NT</t>
   </si>
   <si>
     <t>Blocksport Volleyball Club</t>
   </si>
   <si>
     <t>12 Dawson</t>
   </si>
   <si>
     <t>Blocksport 12 Dawson</t>
   </si>
   <si>
     <t>G12BLOCK2NT</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>12U</t>
   </si>
   <si>
     <t>Atomic VC 12</t>
   </si>
   <si>
     <t>G12ATOMV1NT</t>
   </si>
   <si>
     <t>Wave Volleyball</t>
   </si>
   <si>
     <t>Wave 11</t>
   </si>
   <si>
     <t>G11WAVBC1NT</t>
-  </si>
-[...43 lines deleted...]
-    <t>G10ARETE2NT</t>
   </si>
   <si>
     <t>Wrecking Crew</t>
   </si>
   <si>
     <t>WC-12 ELITE</t>
   </si>
   <si>
     <t>Wrecking Crew 12E</t>
   </si>
   <si>
     <t>G12WCREW1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -770,194 +770,194 @@
         <v>64.15900000000001</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>34</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
         <v>36</v>
       </c>
       <c r="D9" t="s">
         <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>60.976</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>27</v>
+        <v>38</v>
       </c>
       <c r="B10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C10" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="D10" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="B11" t="s">
-        <v>41</v>
+        <v>43</v>
       </c>
       <c r="C11" t="s">
-        <v>42</v>
+        <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>43</v>
+        <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>44</v>
-[...2 lines deleted...]
-        <v>45</v>
+        <v>46</v>
+      </c>
+      <c r="B12">
+        <v>12.1</v>
       </c>
       <c r="C12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="D13" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>51</v>
+        <v>27</v>
       </c>
       <c r="B14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
         <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>59</v>
       </c>
-      <c r="B16">
-        <v>12.1</v>
+      <c r="B16" t="s">
+        <v>60</v>
       </c>
       <c r="C16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="D16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C17" t="s">
         <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>65</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>66</v>
       </c>
       <c r="B18" t="s">
         <v>67</v>
       </c>
       <c r="C18" t="s">
         <v>68</v>
       </c>
       <c r="D18" t="s">