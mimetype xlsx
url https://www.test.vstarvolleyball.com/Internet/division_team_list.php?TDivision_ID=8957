--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -161,81 +161,81 @@
   <si>
     <t>G13SCFVB1NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>13 Limited Club Red</t>
   </si>
   <si>
     <t>Integrity 13 Lim Cl Red</t>
   </si>
   <si>
     <t>G13INTEG7NT</t>
   </si>
   <si>
     <t>13 Limited Club Blue</t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 13 Lim Cl Blue </t>
   </si>
   <si>
     <t>G13INTEG6NT</t>
   </si>
   <si>
+    <t>Grit Volleyball</t>
+  </si>
+  <si>
+    <t>Grit 13</t>
+  </si>
+  <si>
+    <t>G13GRITV1NT</t>
+  </si>
+  <si>
+    <t>Dallas Arsenal VBC</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 13 Black</t>
+  </si>
+  <si>
+    <t>Arsenal 13 Back</t>
+  </si>
+  <si>
+    <t>G13DAVBC4NT</t>
+  </si>
+  <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>13 ELITE</t>
   </si>
   <si>
     <t>HOT SHOTS 13E</t>
   </si>
   <si>
     <t>G13CADHS1NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G13DAVBC4NT</t>
   </si>
   <si>
     <t>Colts Volleyball Club</t>
   </si>
   <si>
     <t>Colts 13</t>
   </si>
   <si>
     <t>Colts13</t>
   </si>
   <si>
     <t>G13COLTS1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -818,68 +818,68 @@
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>52.874</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
         <v>50</v>
       </c>
       <c r="C13" t="s">
+        <v>50</v>
+      </c>
+      <c r="D13" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="C14" t="s">
         <v>54</v>
       </c>
       <c r="D14" t="s">
         <v>55</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>56</v>
       </c>
       <c r="B15" t="s">
         <v>57</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">