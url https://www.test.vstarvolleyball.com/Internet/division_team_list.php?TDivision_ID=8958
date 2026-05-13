--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -161,50 +161,83 @@
   <si>
     <t>Smith County Fire Volleyball</t>
   </si>
   <si>
     <t>14 Black</t>
   </si>
   <si>
     <t>SCFVB14</t>
   </si>
   <si>
     <t>G14SCFVB1NT</t>
   </si>
   <si>
     <t>Titus Outcast Volleyball Club</t>
   </si>
   <si>
     <t>Spicy</t>
   </si>
   <si>
     <t>TVC Spicy</t>
   </si>
   <si>
     <t>G14TITOC2NT</t>
   </si>
   <si>
+    <t>Anarchy</t>
+  </si>
+  <si>
+    <t>TVC Anarchy</t>
+  </si>
+  <si>
+    <t>G14TITOC1NT</t>
+  </si>
+  <si>
+    <t>NRG VBC</t>
+  </si>
+  <si>
+    <t>14 Navy</t>
+  </si>
+  <si>
+    <t>NRG 14 Navy</t>
+  </si>
+  <si>
+    <t>G14NRGVC9NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>14 Regional</t>
+  </si>
+  <si>
+    <t>North Point 14 Regional</t>
+  </si>
+  <si>
+    <t>G14NORPT2NT</t>
+  </si>
+  <si>
     <t>Volleyball Impact Performance Academy</t>
   </si>
   <si>
     <t>13/14 Metro</t>
   </si>
   <si>
     <t>VIP 14 Metro</t>
   </si>
   <si>
     <t>G14VIPAC2NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>14u Camilla</t>
   </si>
   <si>
     <t>VSTX 14U Camilla</t>
   </si>
   <si>
     <t>G14VSVBC1NT</t>
   </si>
   <si>
     <t>Dallas Arsenal VBC</t>
@@ -213,83 +246,50 @@
     <t>Arsenal 14 Black</t>
   </si>
   <si>
     <t>G14DAVBC4NT</t>
   </si>
   <si>
     <t>Freedom Volleyball Club</t>
   </si>
   <si>
     <t>FAV 14 Black</t>
   </si>
   <si>
     <t>G14FREVB1NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
     <t>14 White Tielar</t>
   </si>
   <si>
     <t>CUVB 14 Tielar</t>
   </si>
   <si>
     <t>G14CUVBC3NT</t>
-  </si>
-[...31 lines deleted...]
-    <t>G14NORPT2NT</t>
   </si>
   <si>
     <t>Dynamic VC</t>
   </si>
   <si>
     <t>14U Elite</t>
   </si>
   <si>
     <t>14U Lilo</t>
   </si>
   <si>
     <t>G14DYNVB1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">14U BLACK </t>
   </si>
   <si>
     <t>GAVBC U14 BLACK</t>
   </si>
@@ -899,174 +899,174 @@
         <v>56.66</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>45</v>
       </c>
       <c r="B12" t="s">
         <v>46</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>56.407</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
+        <v>45</v>
+      </c>
+      <c r="B13" t="s">
         <v>49</v>
       </c>
-      <c r="B13" t="s">
+      <c r="C13" t="s">
         <v>50</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>52</v>
+      </c>
+      <c r="B14" t="s">
         <v>53</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>54</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>55</v>
-      </c>
-[...1 lines deleted...]
-        <v>56</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>56</v>
+      </c>
+      <c r="B15" t="s">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>42</v>
       </c>
       <c r="C15" t="s">
         <v>58</v>
       </c>
       <c r="D15" t="s">
         <v>59</v>
       </c>
       <c r="E15" t="s">
         <v>10</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>60</v>
       </c>
       <c r="B16" t="s">
-        <v>42</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E17" t="s">
         <v>10</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>45</v>
+        <v>68</v>
       </c>
       <c r="B18" t="s">
-        <v>67</v>
+        <v>42</v>
       </c>
       <c r="C18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="D18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E18" t="s">
         <v>10</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>42</v>
       </c>
       <c r="C19" t="s">
         <v>72</v>
       </c>
       <c r="D19" t="s">
         <v>73</v>
       </c>
       <c r="E19" t="s">
         <v>10</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>74</v>
       </c>
       <c r="B20" t="s">
         <v>75</v>
       </c>
       <c r="C20" t="s">
         <v>76</v>
       </c>
       <c r="D20" t="s">