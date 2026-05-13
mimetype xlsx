--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -119,255 +119,255 @@
   <si>
     <t>Flyers 12 REG-Aly</t>
   </si>
   <si>
     <t>G12FRFLY6NT</t>
   </si>
   <si>
     <t>12 Bolt White</t>
   </si>
   <si>
     <t>NRG 12 Bolt White</t>
   </si>
   <si>
     <t>G12NRGVC4NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
+    <t>Texas Legends Volleyball</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>TX Legends 12 Black</t>
+  </si>
+  <si>
+    <t>G12TXLEG1LS</t>
+  </si>
+  <si>
+    <t>Urban VBC</t>
+  </si>
+  <si>
+    <t>12U Blue</t>
+  </si>
+  <si>
+    <t>Urban VBC 12 U Blue</t>
+  </si>
+  <si>
+    <t>G12URBAN2NT</t>
+  </si>
+  <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>12U</t>
+  </si>
+  <si>
+    <t>Atomic VC 12</t>
+  </si>
+  <si>
+    <t>G12ATOMV1NT</t>
+  </si>
+  <si>
     <t>Summit Volleyball</t>
   </si>
   <si>
+    <t>Summit 12 Elite Black</t>
+  </si>
+  <si>
+    <t>G12DSUMM2NT</t>
+  </si>
+  <si>
+    <t>Eagle Mountain Volleyball</t>
+  </si>
+  <si>
+    <t>12 Metro White Rosy</t>
+  </si>
+  <si>
+    <t>EMV 12 Metro White Rosy</t>
+  </si>
+  <si>
+    <t>G12EAGMT5NT</t>
+  </si>
+  <si>
     <t>12 Elite White</t>
   </si>
   <si>
     <t>Summit 12 Elite White</t>
   </si>
   <si>
     <t>G12DSUMM3NT</t>
   </si>
   <si>
     <t>DIG VBC</t>
   </si>
   <si>
     <t>12A Destyne</t>
   </si>
   <si>
     <t>DIG 12A Destyne</t>
   </si>
   <si>
     <t>G12DIGVB6NT</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
-    <t>12 Black</t>
-[...1 lines deleted...]
-  <si>
     <t>Waco Lightning 12 Black</t>
   </si>
   <si>
     <t>G12WACLV1LS</t>
   </si>
   <si>
-    <t>Eagle Mountain Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Metro White Lauryn</t>
   </si>
   <si>
     <t>EMV 12 Metro White Lauryn</t>
   </si>
   <si>
     <t>G12EAGMT6NT</t>
   </si>
   <si>
     <t>12A Maggie</t>
   </si>
   <si>
     <t>DIG 12A Maggie</t>
   </si>
   <si>
     <t>G12DIGVB8NT</t>
   </si>
   <si>
-    <t>Texas Legends Volleyball</t>
-[...44 lines deleted...]
-    <t>G12EAGMT5NT</t>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 11/12u Whitesboro</t>
+  </si>
+  <si>
+    <t>G12FIELD6NT</t>
+  </si>
+  <si>
+    <t>Texas Advantage</t>
+  </si>
+  <si>
+    <t>South 12 White</t>
+  </si>
+  <si>
+    <t>TAV South 12 White</t>
+  </si>
+  <si>
+    <t>G12TXADV10NT</t>
+  </si>
+  <si>
+    <t>Incredible Crush Volleyball</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 12 Black</t>
+  </si>
+  <si>
+    <t>iCrush 12 Black</t>
+  </si>
+  <si>
+    <t>G12INCRU1NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>12 Regional</t>
   </si>
   <si>
     <t>LVA 12 Regional</t>
   </si>
   <si>
     <t>G12LUNVA1NT</t>
   </si>
   <si>
     <t>Blazing Owls</t>
   </si>
   <si>
     <t>12 Orange</t>
   </si>
   <si>
     <t>BOV 12 Orange</t>
   </si>
   <si>
     <t>G12BOWLV1NT</t>
   </si>
   <si>
     <t>Northeast Longhorns 12U</t>
   </si>
   <si>
     <t>NE Longhorns</t>
   </si>
   <si>
     <t>G12NELVB1NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...34 lines deleted...]
-  <si>
     <t>Arete Athletics</t>
   </si>
   <si>
+    <t>12 Prep Steel</t>
+  </si>
+  <si>
+    <t>Arete 12 Prep Steel</t>
+  </si>
+  <si>
+    <t>G12ARETE6NT</t>
+  </si>
+  <si>
+    <t>Waitlist</t>
+  </si>
+  <si>
+    <t>12 White</t>
+  </si>
+  <si>
+    <t>Waco Lightning 12 White</t>
+  </si>
+  <si>
+    <t>G12WACLV3NT</t>
+  </si>
+  <si>
     <t>12 Prep Navy</t>
   </si>
   <si>
     <t>Arete 12 Prep Navy</t>
   </si>
   <si>
     <t>G12ARETE5NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G12WACLV3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -932,168 +932,168 @@
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>43</v>
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
+        <v>17</v>
+      </c>
+      <c r="C13" t="s">
         <v>48</v>
       </c>
-      <c r="C13" t="s">
+      <c r="D13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>39</v>
+        <v>50</v>
       </c>
       <c r="B14" t="s">
         <v>51</v>
       </c>
       <c r="C14" t="s">
         <v>52</v>
       </c>
       <c r="D14" t="s">
         <v>53</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B15" t="s">
         <v>54</v>
-      </c>
-[...1 lines deleted...]
-        <v>44</v>
       </c>
       <c r="C15" t="s">
         <v>55</v>
       </c>
       <c r="D15" t="s">
         <v>56</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>57</v>
       </c>
       <c r="B16" t="s">
         <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
+        <v>36</v>
+      </c>
+      <c r="C17" t="s">
         <v>62</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>15</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>35</v>
+        <v>50</v>
       </c>
       <c r="B18" t="s">
-        <v>17</v>
+        <v>64</v>
       </c>
       <c r="C18" t="s">
         <v>65</v>
       </c>
       <c r="D18" t="s">
         <v>66</v>
       </c>
       <c r="E18" t="s">
         <v>15</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>47</v>
+        <v>57</v>
       </c>
       <c r="B19" t="s">
         <v>67</v>
       </c>
       <c r="C19" t="s">
         <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>69</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>70</v>
       </c>
       <c r="B20" t="s">
         <v>71</v>
       </c>
       <c r="C20" t="s">
@@ -1109,171 +1109,171 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
         <v>74</v>
       </c>
       <c r="B21" t="s">
         <v>75</v>
       </c>
       <c r="C21" t="s">
         <v>76</v>
       </c>
       <c r="D21" t="s">
         <v>77</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>6</v>
+        <v>78</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B23" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="B25" t="s">
         <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>91</v>
       </c>
       <c r="D25" t="s">
         <v>92</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>93</v>
       </c>
       <c r="B26" t="s">
         <v>94</v>
       </c>
       <c r="C26" t="s">
         <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>96</v>
       </c>
       <c r="E26" t="s">
         <v>97</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>93</v>
+        <v>61</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>97</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>93</v>
       </c>
       <c r="B28" t="s">
         <v>101</v>
       </c>
       <c r="C28" t="s">
         <v>102</v>
       </c>
       <c r="D28" t="s">
         <v>103</v>
       </c>
       <c r="E28" t="s">
         <v>97</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>