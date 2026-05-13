--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -137,74 +137,74 @@
   <si>
     <t>G14ALLEG2NT</t>
   </si>
   <si>
     <t>Fearless Volleyball Club</t>
   </si>
   <si>
     <t>Fearless 14 Black</t>
   </si>
   <si>
     <t>G14FLVBC1NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>14 Stephenville</t>
   </si>
   <si>
     <t>TAV 14 Stephenville</t>
   </si>
   <si>
     <t>G14TXADV12NT</t>
   </si>
   <si>
+    <t>Liberty Volleyball Club</t>
+  </si>
+  <si>
+    <t>14 Elite</t>
+  </si>
+  <si>
+    <t>Liberty 14 Elite</t>
+  </si>
+  <si>
+    <t>G14LIVBC3NT</t>
+  </si>
+  <si>
     <t>Gravity Athletics Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">14U BLACK </t>
   </si>
   <si>
     <t>GAVBC U14 BLACK</t>
   </si>
   <si>
     <t>G14GAVBC99NT</t>
   </si>
   <si>
-    <t>Liberty Volleyball Club</t>
-[...10 lines deleted...]
-  <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>LVA 14 Metro</t>
   </si>
   <si>
     <t>G14LUNVA3NT</t>
   </si>
   <si>
     <t>Caddo Hot Shots</t>
   </si>
   <si>
     <t>14 REGIONAL</t>
   </si>
   <si>
     <t>HOT SHOTS 14R</t>
   </si>
   <si>
     <t>G14CADHS2NT</t>
   </si>
   <si>
     <t>Dallas Starlings  VBC</t>
   </si>
   <si>
     <t>Lonestar Thunder 14 Blue</t>
@@ -230,195 +230,195 @@
   <si>
     <t>Titus Outcast Volleyball Club</t>
   </si>
   <si>
     <t>Spicy</t>
   </si>
   <si>
     <t>TVC Spicy</t>
   </si>
   <si>
     <t>G14TITOC2NT</t>
   </si>
   <si>
     <t>Texas Legends Volleyball</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
   <si>
     <t>TX Legends 14 Navy</t>
   </si>
   <si>
     <t>G14TXLEG5LS</t>
   </si>
   <si>
+    <t>Fort Worth Fire Volleyball</t>
+  </si>
+  <si>
+    <t>FW Fire 14 Springtown</t>
+  </si>
+  <si>
+    <t>G14FWFIR4NT</t>
+  </si>
+  <si>
+    <t>14 White</t>
+  </si>
+  <si>
+    <t>TX Legends 14 White</t>
+  </si>
+  <si>
+    <t>G14TXLEG9LS</t>
+  </si>
+  <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>TX Legends 14 Red</t>
   </si>
   <si>
     <t>G14TXLEG7LS</t>
   </si>
   <si>
     <t>Waco Lightning</t>
   </si>
   <si>
     <t>14 Blue</t>
   </si>
   <si>
     <t>Waco Lightning 14 Blue</t>
   </si>
   <si>
     <t>G14WACLV2LS</t>
   </si>
   <si>
     <t>Atomic Volleyball Club</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Atomic VC 14</t>
   </si>
   <si>
     <t>G14ATOMV1NT</t>
   </si>
   <si>
-    <t>14 White</t>
-[...1 lines deleted...]
-  <si>
     <t>Waco Lightning 14 White</t>
   </si>
   <si>
     <t>G14WACLV4NT</t>
   </si>
   <si>
     <t>Lonestar Thunder 14 Black</t>
   </si>
   <si>
     <t>LS Thunder 14 Black</t>
   </si>
   <si>
     <t>G14STARL1NT</t>
   </si>
   <si>
-    <t>Fort Worth Fire Volleyball</t>
-[...11 lines deleted...]
-    <t>G14TXLEG9LS</t>
+    <t>Fieldhouse Volleyball</t>
+  </si>
+  <si>
+    <t>13/14u Navy Whitesboro</t>
+  </si>
+  <si>
+    <t>FH 13/14u Whitesboro</t>
+  </si>
+  <si>
+    <t>G14FIELD7NT</t>
+  </si>
+  <si>
+    <t>Allegiant 14 White</t>
+  </si>
+  <si>
+    <t>G14ALLEG3NT</t>
+  </si>
+  <si>
+    <t>North Point VBC</t>
+  </si>
+  <si>
+    <t>14 Regional</t>
+  </si>
+  <si>
+    <t>North Point 14 Regional</t>
+  </si>
+  <si>
+    <t>G14NORPT2NT</t>
   </si>
   <si>
     <t>East Texas Juniors</t>
   </si>
   <si>
     <t>14 Sabine</t>
   </si>
   <si>
     <t>East TX Jrs 14 Sabine</t>
   </si>
   <si>
     <t>G14ETXJR6NT</t>
   </si>
   <si>
-    <t>Fieldhouse Volleyball</t>
-[...1 lines deleted...]
-  <si>
     <t>13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>FH 13/14u Red Whitesboro</t>
   </si>
   <si>
     <t>G14FIELD6NT</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14.2</t>
   </si>
   <si>
     <t>G14PCEVB2NT</t>
   </si>
   <si>
     <t>Tyler Juniors</t>
   </si>
   <si>
     <t xml:space="preserve">14 </t>
   </si>
   <si>
     <t>Tyler Jrs 14</t>
   </si>
   <si>
     <t>G14TYLER1NT</t>
   </si>
   <si>
     <t>Anarchy</t>
   </si>
   <si>
     <t>TVC Anarchy</t>
   </si>
   <si>
     <t>G14TITOC1NT</t>
-  </si>
-[...25 lines deleted...]
-    <t>G14NORPT2NT</t>
   </si>
   <si>
     <t>Blazing Owls</t>
   </si>
   <si>
     <t>14 Orange</t>
   </si>
   <si>
     <t>BOV 14 Orange</t>
   </si>
   <si>
     <t>G14BOWLV1NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 14u Astro</t>
   </si>
   <si>
     <t>G14PEGAC1NT</t>
   </si>
@@ -1145,331 +1145,331 @@
         <v>56.407</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
         <v>68</v>
       </c>
       <c r="B18" t="s">
         <v>69</v>
       </c>
       <c r="C18" t="s">
         <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>71</v>
       </c>
       <c r="E18" t="s">
         <v>30</v>
       </c>
       <c r="F18">
         <v>54.396</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>68</v>
+        <v>72</v>
       </c>
       <c r="B19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
         <v>74</v>
       </c>
       <c r="E19" t="s">
         <v>30</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>68</v>
+      </c>
+      <c r="B20" t="s">
         <v>75</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
         <v>76</v>
       </c>
-      <c r="C20" t="s">
+      <c r="D20" t="s">
         <v>77</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E20" t="s">
         <v>30</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
+        <v>68</v>
+      </c>
+      <c r="B21" t="s">
+        <v>78</v>
+      </c>
+      <c r="C21" t="s">
         <v>79</v>
       </c>
-      <c r="B21" t="s">
+      <c r="D21" t="s">
         <v>80</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="E21" t="s">
         <v>30</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B22" t="s">
+        <v>82</v>
+      </c>
+      <c r="C22" t="s">
         <v>83</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>84</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E22" t="s">
         <v>30</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>56</v>
+        <v>85</v>
       </c>
       <c r="B23" t="s">
         <v>86</v>
       </c>
       <c r="C23" t="s">
         <v>87</v>
       </c>
       <c r="D23" t="s">
         <v>88</v>
       </c>
       <c r="E23" t="s">
         <v>30</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>81</v>
+      </c>
+      <c r="B24" t="s">
+        <v>75</v>
+      </c>
+      <c r="C24" t="s">
         <v>89</v>
       </c>
-      <c r="B24" t="s">
+      <c r="D24" t="s">
         <v>90</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="E24" t="s">
         <v>30</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>68</v>
+        <v>56</v>
       </c>
       <c r="B25" t="s">
-        <v>83</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>30</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>94</v>
       </c>
       <c r="B26" t="s">
         <v>95</v>
       </c>
       <c r="C26" t="s">
         <v>96</v>
       </c>
       <c r="D26" t="s">
         <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>9</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
+        <v>31</v>
+      </c>
+      <c r="B27" t="s">
         <v>98</v>
       </c>
-      <c r="B27" t="s">
+      <c r="C27" t="s">
+        <v>98</v>
+      </c>
+      <c r="D27" t="s">
         <v>99</v>
-      </c>
-[...4 lines deleted...]
-        <v>101</v>
       </c>
       <c r="E27" t="s">
         <v>9</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
+        <v>100</v>
+      </c>
+      <c r="B28" t="s">
+        <v>101</v>
+      </c>
+      <c r="C28" t="s">
         <v>102</v>
       </c>
-      <c r="B28">
-[...2 lines deleted...]
-      <c r="C28" t="s">
+      <c r="D28" t="s">
         <v>103</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>9</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
+        <v>104</v>
+      </c>
+      <c r="B29" t="s">
         <v>105</v>
       </c>
-      <c r="B29" t="s">
+      <c r="C29" t="s">
         <v>106</v>
       </c>
-      <c r="C29" t="s">
+      <c r="D29" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E29" t="s">
         <v>9</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>64</v>
+        <v>94</v>
       </c>
       <c r="B30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" t="s">
         <v>109</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B31" t="s">
+        <v>111</v>
+      </c>
+      <c r="B31">
+        <v>14.2</v>
+      </c>
+      <c r="C31" t="s">
         <v>112</v>
       </c>
-      <c r="C31" t="s">
+      <c r="D31" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
         <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>117</v>
+        <v>64</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="s">
         <v>119</v>
       </c>
       <c r="D33" t="s">
         <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>121</v>
       </c>
       <c r="B34" t="s">
         <v>122</v>
       </c>
       <c r="C34" t="s">
@@ -1485,71 +1485,71 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>126</v>
       </c>
       <c r="B35" t="s">
         <v>127</v>
       </c>
       <c r="C35" t="s">
         <v>127</v>
       </c>
       <c r="D35" t="s">
         <v>128</v>
       </c>
       <c r="E35" t="s">
         <v>129</v>
       </c>
       <c r="F35">
         <v>60.984</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
-        <v>75</v>
+        <v>81</v>
       </c>
       <c r="B36" t="s">
         <v>130</v>
       </c>
       <c r="C36" t="s">
         <v>131</v>
       </c>
       <c r="D36" t="s">
         <v>132</v>
       </c>
       <c r="E36" t="s">
         <v>129</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>41</v>
+        <v>45</v>
       </c>
       <c r="B37" t="s">
         <v>133</v>
       </c>
       <c r="C37" t="s">
         <v>134</v>
       </c>
       <c r="D37" t="s">
         <v>135</v>
       </c>
       <c r="E37" t="s">
         <v>129</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>