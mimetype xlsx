--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -248,210 +248,210 @@
   <si>
     <t>G15CHARG8OK</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">15 Club Blue </t>
   </si>
   <si>
     <t xml:space="preserve">Integrity 15 Club Blue </t>
   </si>
   <si>
     <t>G15INTEG3NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club - Odessa</t>
   </si>
   <si>
     <t>Vision Odessa 15.1</t>
   </si>
   <si>
     <t>G15VVBCO1SU</t>
   </si>
   <si>
+    <t>Hill Country Strike Volleyball Club</t>
+  </si>
+  <si>
+    <t>15 Mamba Black</t>
+  </si>
+  <si>
+    <t>HC Strike 15 Mamba Black</t>
+  </si>
+  <si>
+    <t>G15HCSTR1LS</t>
+  </si>
+  <si>
+    <t>Owasso Summit</t>
+  </si>
+  <si>
+    <t>15s</t>
+  </si>
+  <si>
+    <t>Summit 15</t>
+  </si>
+  <si>
+    <t>G15OSASU1OK</t>
+  </si>
+  <si>
+    <t>Oklahoma Peak Performance</t>
+  </si>
+  <si>
+    <t xml:space="preserve">15-4 American </t>
+  </si>
+  <si>
+    <t xml:space="preserve">OP2 15-4 American </t>
+  </si>
+  <si>
+    <t>G15OP2VB4OK</t>
+  </si>
+  <si>
+    <t>Permian Basin Elite Volleyball</t>
+  </si>
+  <si>
+    <t>Lightning</t>
+  </si>
+  <si>
+    <t>PBEVC Lightning</t>
+  </si>
+  <si>
+    <t>G15PBEVC2SU</t>
+  </si>
+  <si>
+    <t>Chaos VB</t>
+  </si>
+  <si>
+    <t>15 Black</t>
+  </si>
+  <si>
+    <t>Chaos 15 Black</t>
+  </si>
+  <si>
+    <t>G15CHAOS1OK</t>
+  </si>
+  <si>
+    <t>15 Mamba Teal</t>
+  </si>
+  <si>
+    <t>HC Strike 15 Mamba Teal</t>
+  </si>
+  <si>
+    <t>G15HCSTR2LS</t>
+  </si>
+  <si>
     <t>Amarillo Elite Volleyball</t>
   </si>
   <si>
     <t>15 American</t>
   </si>
   <si>
     <t>AEV 15 American</t>
   </si>
   <si>
     <t>G15AEVBC2SU</t>
   </si>
   <si>
     <t>JET Volleyball</t>
   </si>
   <si>
     <t>JET 15 Rodriguez</t>
   </si>
   <si>
     <t>G15JETVB2SU</t>
   </si>
   <si>
     <t>15-3</t>
   </si>
   <si>
     <t>Tulsa Power 15-3</t>
   </si>
   <si>
     <t>G15POWER3OK</t>
   </si>
   <si>
-    <t>Hill Country Strike Volleyball Club</t>
-[...65 lines deleted...]
-    <t>G15HCSTR2LS</t>
+    <t xml:space="preserve">Drive Nation Volleyball </t>
+  </si>
+  <si>
+    <t>Drive Nation 15 Gold</t>
+  </si>
+  <si>
+    <t>DN 15 Gold</t>
+  </si>
+  <si>
+    <t>G15DRIVE4NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Elite Arkansas Training Volleyball </t>
+  </si>
+  <si>
+    <t xml:space="preserve">15-Black </t>
+  </si>
+  <si>
+    <t>ENG-15 Black</t>
+  </si>
+  <si>
+    <t>G15EATVB1DE</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> 14 Metro</t>
+  </si>
+  <si>
+    <t>DN 14 Metro</t>
+  </si>
+  <si>
+    <t>G15DRIVE5NT</t>
+  </si>
+  <si>
+    <t>Amarillo Xtreme 15 Elite</t>
+  </si>
+  <si>
+    <t>Ama Xtreme 15 Elite</t>
+  </si>
+  <si>
+    <t>G15AMXTR5SU</t>
+  </si>
+  <si>
+    <t>Ohana Volleyball</t>
+  </si>
+  <si>
+    <t>Ohana V 15 Blue</t>
+  </si>
+  <si>
+    <t>G15OHANA1NT</t>
   </si>
   <si>
     <t>Velocity Sports</t>
   </si>
   <si>
     <t>15U Green</t>
   </si>
   <si>
     <t>VSTX 15U Green</t>
   </si>
   <si>
     <t>G15VSVBC3NT</t>
-  </si>
-[...49 lines deleted...]
-    <t>G15OHANA1NT</t>
   </si>
   <si>
     <t>15-Red</t>
   </si>
   <si>
     <t>ENG 15-Red</t>
   </si>
   <si>
     <t>G15EATVB2DE</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1231,185 +1231,185 @@
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
         <v>82</v>
       </c>
       <c r="B23" t="s">
         <v>83</v>
       </c>
       <c r="C23" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="D23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>6</v>
+        <v>86</v>
       </c>
       <c r="B24" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="C24" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="D24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="D25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="C26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="D26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="E26" t="s">
         <v>10</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>96</v>
+        <v>78</v>
       </c>
       <c r="B27" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="B30" t="s">
         <v>108</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>111</v>
       </c>
       <c r="B31" t="s">
         <v>112</v>
       </c>
       <c r="C31" t="s">
@@ -1425,131 +1425,131 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
         <v>115</v>
       </c>
       <c r="B32" t="s">
         <v>116</v>
       </c>
       <c r="C32" t="s">
         <v>117</v>
       </c>
       <c r="D32" t="s">
         <v>118</v>
       </c>
       <c r="E32" t="s">
         <v>14</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
+        <v>111</v>
+      </c>
+      <c r="B33" t="s">
         <v>119</v>
       </c>
-      <c r="B33" t="s">
+      <c r="C33" t="s">
         <v>120</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
         <v>121</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="E33" t="s">
         <v>14</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>115</v>
+        <v>25</v>
       </c>
       <c r="B34" t="s">
+        <v>122</v>
+      </c>
+      <c r="C34" t="s">
         <v>123</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
         <v>124</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="E34" t="s">
         <v>14</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
-        <v>25</v>
+        <v>125</v>
       </c>
       <c r="B35" t="s">
+        <v>47</v>
+      </c>
+      <c r="C35" t="s">
         <v>126</v>
       </c>
-      <c r="C35" t="s">
+      <c r="D35" t="s">
         <v>127</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="E35" t="s">
         <v>14</v>
       </c>
       <c r="F35">
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
+        <v>128</v>
+      </c>
+      <c r="B36" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="C36" t="s">
         <v>130</v>
       </c>
       <c r="D36" t="s">
         <v>131</v>
       </c>
       <c r="E36" t="s">
         <v>14</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>119</v>
+        <v>115</v>
       </c>
       <c r="B37" t="s">
         <v>132</v>
       </c>
       <c r="C37" t="s">
         <v>133</v>
       </c>
       <c r="D37" t="s">
         <v>134</v>
       </c>
       <c r="E37" t="s">
         <v>135</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>