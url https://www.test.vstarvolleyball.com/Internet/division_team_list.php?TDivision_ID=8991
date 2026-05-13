--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -113,78 +113,120 @@
   <si>
     <t>G12212VB1NT</t>
   </si>
   <si>
     <t>Hallsville Volleyball Club</t>
   </si>
   <si>
     <t>12 BLACK</t>
   </si>
   <si>
     <t>Hallsville VC 12Black</t>
   </si>
   <si>
     <t>G12HAVBC1NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 12's Black</t>
   </si>
   <si>
     <t>G12NETJR1NT</t>
   </si>
   <si>
+    <t>Wave 11</t>
+  </si>
+  <si>
+    <t>G11WAVBC1NT</t>
+  </si>
+  <si>
+    <t>ALLONS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>Allons U12 Lauren/Rebecca</t>
+  </si>
+  <si>
+    <t>Allons U12 Rebecca/Lauren</t>
+  </si>
+  <si>
+    <t>G12ALLVB1BY</t>
+  </si>
+  <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t xml:space="preserve"> 12 KYRA</t>
   </si>
   <si>
     <t>TC ELITE 12K</t>
   </si>
   <si>
     <t>G12TCEVB3BY</t>
   </si>
   <si>
-    <t>Wave 11</t>
-[...14 lines deleted...]
-    <t>G12ALLVB1BY</t>
+    <t>BC BOMBERS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>12U</t>
+  </si>
+  <si>
+    <t>BC BOMBERS 12U</t>
+  </si>
+  <si>
+    <t>G12BCBVC1BY</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Infinity Volleyball Club </t>
+  </si>
+  <si>
+    <t xml:space="preserve">IVC 12U Mady </t>
+  </si>
+  <si>
+    <t>G12INFTY2NT</t>
+  </si>
+  <si>
+    <t>East Texas Juniors</t>
+  </si>
+  <si>
+    <t>12 Black</t>
+  </si>
+  <si>
+    <t>East Texas 12B</t>
+  </si>
+  <si>
+    <t>G12ETXJR1NT</t>
+  </si>
+  <si>
+    <t>12 Mavs</t>
+  </si>
+  <si>
+    <t>East Texas 12 Mavs</t>
+  </si>
+  <si>
+    <t>G12ETXJR2NT</t>
   </si>
   <si>
     <t>Luna Volleyball Academy</t>
   </si>
   <si>
     <t>12 Regional</t>
   </si>
   <si>
     <t>LVA 12 Regional</t>
   </si>
   <si>
     <t>G12LUNVA1NT</t>
   </si>
   <si>
     <t xml:space="preserve">360 Volleyball Club </t>
   </si>
   <si>
     <t>12 National Black</t>
   </si>
   <si>
     <t>360 12 National Black</t>
   </si>
   <si>
     <t>G12SIXTY3NT</t>
   </si>
@@ -209,99 +251,57 @@
   <si>
     <t>AJ 12's NAVY</t>
   </si>
   <si>
     <t>G12ACADI2BY</t>
   </si>
   <si>
     <t>AJ 11's NAVY</t>
   </si>
   <si>
     <t>G11ACADI2BY</t>
   </si>
   <si>
     <t>East Texas Alliance1</t>
   </si>
   <si>
     <t xml:space="preserve">12 Black </t>
   </si>
   <si>
     <t>ETA1 12 Black</t>
   </si>
   <si>
     <t>G12ETA1V1NT</t>
   </si>
   <si>
-    <t>East Texas Juniors</t>
-[...1 lines deleted...]
-  <si>
     <t>12 Red</t>
   </si>
   <si>
     <t>East Texas Jrs 12 Red</t>
   </si>
   <si>
     <t>G12ETXJR4NT</t>
-  </si>
-[...37 lines deleted...]
-    <t>G12ETXJR2NT</t>
   </si>
   <si>
     <t>360 12.1</t>
   </si>
   <si>
     <t>G12SIXTY2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>12's local</t>
   </si>
   <si>
     <t>ACCV 12</t>
   </si>
   <si>
     <t>G12AIRCV2NT</t>
   </si>
 </sst>
 </file>
 
@@ -804,74 +804,74 @@
         <v>60.976</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8" t="s">
         <v>31</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>15</v>
       </c>
       <c r="F8">
         <v>56.508</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>20</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
+        <v>33</v>
+      </c>
+      <c r="D9" t="s">
         <v>34</v>
-      </c>
-[...4 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>20</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
         <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>38</v>
       </c>
       <c r="E10" t="s">
         <v>10</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>39</v>
       </c>
       <c r="B11" t="s">
         <v>40</v>
       </c>
       <c r="C11" t="s">
         <v>41</v>
       </c>
       <c r="D11" t="s">
@@ -890,108 +890,108 @@
       </c>
       <c r="B12" t="s">
         <v>44</v>
       </c>
       <c r="C12" t="s">
         <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>46</v>
       </c>
       <c r="E12" t="s">
         <v>15</v>
       </c>
       <c r="F12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>47</v>
       </c>
       <c r="B13" t="s">
         <v>48</v>
       </c>
       <c r="C13" t="s">
+        <v>48</v>
+      </c>
+      <c r="D13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="E13" t="s">
         <v>15</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
+        <v>50</v>
+      </c>
+      <c r="B14" t="s">
         <v>51</v>
       </c>
-      <c r="B14" t="s">
+      <c r="C14" t="s">
         <v>52</v>
       </c>
-      <c r="C14" t="s">
+      <c r="D14" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>15</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
+        <v>50</v>
+      </c>
+      <c r="B15" t="s">
+        <v>54</v>
+      </c>
+      <c r="C15" t="s">
         <v>55</v>
       </c>
-      <c r="B15" t="s">
+      <c r="D15" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="E15" t="s">
         <v>15</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="B16" t="s">
-        <v>59</v>
+        <v>58</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>15</v>
       </c>
       <c r="F16">
         <v>0.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
         <v>61</v>
       </c>
       <c r="B17" t="s">
         <v>62</v>
       </c>
       <c r="C17" t="s">
         <v>63</v>
       </c>
       <c r="D17" t="s">
@@ -1024,111 +1024,111 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>69</v>
       </c>
       <c r="B19" t="s">
         <v>70</v>
       </c>
       <c r="C19" t="s">
         <v>71</v>
       </c>
       <c r="D19" t="s">
         <v>72</v>
       </c>
       <c r="E19" t="s">
         <v>15</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
+        <v>69</v>
+      </c>
+      <c r="B20" t="s">
         <v>73</v>
       </c>
-      <c r="B20" t="s">
+      <c r="C20" t="s">
+        <v>73</v>
+      </c>
+      <c r="D20" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>65</v>
+        <v>75</v>
       </c>
       <c r="B21" t="s">
         <v>76</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>15</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>65</v>
+        <v>50</v>
       </c>
       <c r="B22" t="s">
         <v>79</v>
       </c>
       <c r="C22" t="s">
         <v>80</v>
       </c>
       <c r="D22" t="s">
         <v>81</v>
       </c>
       <c r="E22" t="s">
         <v>15</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>47</v>
+        <v>61</v>
       </c>
       <c r="B23">
         <v>12.1</v>
       </c>
       <c r="C23" t="s">
         <v>82</v>
       </c>
       <c r="D23" t="s">
         <v>83</v>
       </c>
       <c r="E23" t="s">
         <v>84</v>
       </c>
       <c r="F23">
         <v>81.869</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">