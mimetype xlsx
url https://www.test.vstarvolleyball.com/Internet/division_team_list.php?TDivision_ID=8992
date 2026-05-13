--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -197,147 +197,147 @@
   <si>
     <t>G13ETXJR1NT</t>
   </si>
   <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>13 JON</t>
   </si>
   <si>
     <t>TC ELITE 13J</t>
   </si>
   <si>
     <t>G13TCEVB2BY</t>
   </si>
   <si>
     <t>Airells Court Club Volleyball</t>
   </si>
   <si>
     <t>ACCV Travel Red 13</t>
   </si>
   <si>
     <t>G13AIRCV2NT</t>
   </si>
   <si>
+    <t>Aultman Volleyball Academy</t>
+  </si>
+  <si>
+    <t>13J</t>
+  </si>
+  <si>
+    <t>AVA 13J</t>
+  </si>
+  <si>
+    <t>G13AVAWM1BY</t>
+  </si>
+  <si>
     <t>13 RANDY</t>
   </si>
   <si>
     <t>TC ELITE 13R</t>
   </si>
   <si>
     <t>G13TCEVB4BY</t>
   </si>
   <si>
     <t>Cajun Elite</t>
   </si>
   <si>
     <t xml:space="preserve">13s Hannah M. </t>
   </si>
   <si>
     <t>Cajun Elite 13s Hannah M.</t>
   </si>
   <si>
     <t>G13CAJEL3BY</t>
   </si>
   <si>
-    <t>Aultman Volleyball Academy</t>
-[...8 lines deleted...]
-    <t>G13AVAWM1BY</t>
+    <t>White Oak Juniors Volleyball Club</t>
+  </si>
+  <si>
+    <t>WOJRS13U_2026</t>
+  </si>
+  <si>
+    <t>WOJRS13U</t>
+  </si>
+  <si>
+    <t>G13WOJVC1NT</t>
+  </si>
+  <si>
+    <t>Carthage Commanders</t>
+  </si>
+  <si>
+    <t>13U</t>
+  </si>
+  <si>
+    <t>Commanders 13U</t>
+  </si>
+  <si>
+    <t>G13CARCO1NT</t>
+  </si>
+  <si>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t>13's</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Tyler Jrs 13 </t>
+  </si>
+  <si>
+    <t>G13TYLER1NT</t>
+  </si>
+  <si>
+    <t>13 Mavs</t>
+  </si>
+  <si>
+    <t>East Texas 13 Mavs</t>
+  </si>
+  <si>
+    <t>G13ETXJR4NT</t>
   </si>
   <si>
     <t>13 National Black</t>
   </si>
   <si>
     <t>360 13 National Black</t>
   </si>
   <si>
     <t>G13SIXTY4NT</t>
   </si>
   <si>
     <t>Vision Volleyball Club</t>
   </si>
   <si>
     <t>13 EXV Gray</t>
   </si>
   <si>
     <t>Vision 13 EXV Gray</t>
   </si>
   <si>
     <t>G13VIVBC4NT</t>
-  </si>
-[...43 lines deleted...]
-    <t>G13ETXJR4NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -979,211 +979,211 @@
         <v>59.114</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
         <v>58</v>
       </c>
       <c r="B16" t="s">
         <v>59</v>
       </c>
       <c r="C16" t="s">
         <v>59</v>
       </c>
       <c r="D16" t="s">
         <v>60</v>
       </c>
       <c r="E16" t="s">
         <v>10</v>
       </c>
       <c r="F16">
         <v>59.0090000000000003</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>54</v>
+        <v>61</v>
       </c>
       <c r="B17" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="D17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="E17" t="s">
         <v>18</v>
       </c>
       <c r="F17">
         <v>0.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>64</v>
+        <v>54</v>
       </c>
       <c r="B18" t="s">
         <v>65</v>
       </c>
       <c r="C18" t="s">
         <v>66</v>
       </c>
       <c r="D18" t="s">
         <v>67</v>
       </c>
       <c r="E18" t="s">
         <v>18</v>
       </c>
       <c r="F18">
         <v>0.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
         <v>68</v>
       </c>
       <c r="B19" t="s">
         <v>69</v>
       </c>
       <c r="C19" t="s">
         <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>71</v>
       </c>
       <c r="E19" t="s">
         <v>18</v>
       </c>
       <c r="F19">
         <v>0.0</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>19</v>
+        <v>72</v>
       </c>
       <c r="B20" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="E20" t="s">
         <v>10</v>
       </c>
       <c r="F20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="E22" t="s">
         <v>10</v>
       </c>
       <c r="F22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>83</v>
+        <v>51</v>
       </c>
       <c r="B23" t="s">
         <v>84</v>
       </c>
       <c r="C23" t="s">
         <v>85</v>
       </c>
       <c r="D23" t="s">
         <v>86</v>
       </c>
       <c r="E23" t="s">
         <v>10</v>
       </c>
       <c r="F23">
         <v>0.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
+        <v>19</v>
+      </c>
+      <c r="B24" t="s">
         <v>87</v>
       </c>
-      <c r="B24" t="s">
+      <c r="C24" t="s">
         <v>88</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="E24" t="s">
         <v>10</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>51</v>
+        <v>90</v>
       </c>
       <c r="B25" t="s">
         <v>91</v>
       </c>
       <c r="C25" t="s">
         <v>92</v>
       </c>
       <c r="D25" t="s">
         <v>93</v>
       </c>
       <c r="E25" t="s">
         <v>10</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>