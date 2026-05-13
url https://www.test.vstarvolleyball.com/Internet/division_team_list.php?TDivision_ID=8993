--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -347,107 +347,131 @@
   <si>
     <t>ACCV Travel 14 BLK</t>
   </si>
   <si>
     <t>G14AIRCV1NT</t>
   </si>
   <si>
     <t>14M</t>
   </si>
   <si>
     <t>AVA 14M</t>
   </si>
   <si>
     <t>G14AVAWM1BY</t>
   </si>
   <si>
     <t>Parker County Elite</t>
   </si>
   <si>
     <t>PC Elite 14.2</t>
   </si>
   <si>
     <t>G14PCEVB2NT</t>
   </si>
   <si>
+    <t>14 BARBARA</t>
+  </si>
+  <si>
+    <t>TC ELITE 14B</t>
+  </si>
+  <si>
+    <t>G14TCEVB3BY</t>
+  </si>
+  <si>
     <t>SBC Impact Volleyball</t>
   </si>
   <si>
     <t>SBC Impact 14 Black</t>
   </si>
   <si>
     <t>G14SBCIV1BY</t>
   </si>
   <si>
-    <t>14 BARBARA</t>
-[...7 lines deleted...]
-  <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t xml:space="preserve"> 14U National Black</t>
   </si>
   <si>
     <t>UVC 14U Black</t>
   </si>
   <si>
     <t>G14URBAN1NT</t>
   </si>
   <si>
     <t>14 Red</t>
   </si>
   <si>
     <t>SBC Impact 14 Red</t>
   </si>
   <si>
     <t>G14SBCIV2BY</t>
   </si>
   <si>
     <t>Rollers Volleyball Club</t>
   </si>
   <si>
     <t>14 Royal</t>
   </si>
   <si>
     <t>Rollers 14 Royal</t>
   </si>
   <si>
     <t>G14ROLVC1LS</t>
   </si>
   <si>
     <t>Allons U14 Renada</t>
   </si>
   <si>
     <t>G14ALLVB1BY</t>
   </si>
   <si>
+    <t>Tyler Juniors</t>
+  </si>
+  <si>
+    <t xml:space="preserve">14 </t>
+  </si>
+  <si>
+    <t>Tyler Jrs 14</t>
+  </si>
+  <si>
+    <t>G14TYLER1NT</t>
+  </si>
+  <si>
+    <t>BC BOMBERS VOLLEYBALL CLUB</t>
+  </si>
+  <si>
+    <t>14U BLACK</t>
+  </si>
+  <si>
+    <t>BC BOMBERS 14U BLACK</t>
+  </si>
+  <si>
+    <t>G14BCBVC1BY</t>
+  </si>
+  <si>
     <t>East Texas Jrs 14 Red</t>
   </si>
   <si>
     <t>G14ETXJR2NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's RED</t>
   </si>
   <si>
     <t>G14NETJR2NT</t>
   </si>
   <si>
     <t>Pineywoods Volleyball Club</t>
   </si>
   <si>
     <t>LEAD 14</t>
   </si>
   <si>
     <t>PVC LEAD 14</t>
   </si>
   <si>
     <t>G14PINEY4NT</t>
@@ -461,102 +485,78 @@
   <si>
     <t>Acadian Juniors Volleyball</t>
   </si>
   <si>
     <t>14's NAVY</t>
   </si>
   <si>
     <t>AJ 14's NAVY</t>
   </si>
   <si>
     <t>G14ACADI2BY</t>
   </si>
   <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel318 14 SHR</t>
   </si>
   <si>
     <t>RVC318 14SHR</t>
   </si>
   <si>
     <t>G14RFUEL3BY</t>
   </si>
   <si>
-    <t>BC BOMBERS VOLLEYBALL CLUB</t>
-[...1 lines deleted...]
-  <si>
     <t>14U GREEN</t>
   </si>
   <si>
     <t>BC BOMBERS 14U GREEN</t>
   </si>
   <si>
     <t>G14BCBVC2BY</t>
   </si>
   <si>
     <t>Carthage Commanders</t>
   </si>
   <si>
     <t>14U</t>
   </si>
   <si>
     <t>Commanders 14U</t>
   </si>
   <si>
     <t>G14CARCO1NT</t>
   </si>
   <si>
     <t>14 National Black</t>
   </si>
   <si>
     <t>360 14 National Black</t>
   </si>
   <si>
     <t>G14SIXTY6NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G14BCBVC1BY</t>
   </si>
   <si>
     <t xml:space="preserve">IVC 14U Angela </t>
   </si>
   <si>
     <t>IVC 14U Angela</t>
   </si>
   <si>
     <t>G14INFTY2NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Urban VBC  14 Blue</t>
   </si>
   <si>
     <t>UVC 14 Blue</t>
   </si>
   <si>
     <t>G14URBAN2NT</t>
   </si>
 </sst>
 </file>
 
@@ -1499,111 +1499,111 @@
         <v>54.024000000000001</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>108</v>
       </c>
       <c r="B30">
         <v>14.2</v>
       </c>
       <c r="C30" t="s">
         <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>110</v>
       </c>
       <c r="E30" t="s">
         <v>10</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
+        <v>23</v>
+      </c>
+      <c r="B31" t="s">
         <v>111</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="C31" t="s">
         <v>112</v>
       </c>
       <c r="D31" t="s">
         <v>113</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>23</v>
+        <v>114</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>28</v>
       </c>
       <c r="C32" t="s">
         <v>115</v>
       </c>
       <c r="D32" t="s">
         <v>116</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>117</v>
       </c>
       <c r="B33" t="s">
         <v>118</v>
       </c>
       <c r="C33" t="s">
         <v>119</v>
       </c>
       <c r="D33" t="s">
         <v>120</v>
       </c>
       <c r="E33" t="s">
         <v>10</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
-        <v>111</v>
+        <v>114</v>
       </c>
       <c r="B34" t="s">
         <v>121</v>
       </c>
       <c r="C34" t="s">
         <v>122</v>
       </c>
       <c r="D34" t="s">
         <v>123</v>
       </c>
       <c r="E34" t="s">
         <v>10</v>
       </c>
       <c r="F34">
         <v>0.0</v>
       </c>
     </row>
     <row r="35" spans="1:6">
       <c r="A35" t="s">
         <v>124</v>
       </c>
       <c r="B35" t="s">
         <v>125</v>
       </c>
       <c r="C35" t="s">
@@ -1619,154 +1619,154 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="36" spans="1:6">
       <c r="A36" t="s">
         <v>20</v>
       </c>
       <c r="B36" t="s">
         <v>128</v>
       </c>
       <c r="C36" t="s">
         <v>128</v>
       </c>
       <c r="D36" t="s">
         <v>129</v>
       </c>
       <c r="E36" t="s">
         <v>10</v>
       </c>
       <c r="F36">
         <v>0.0</v>
       </c>
     </row>
     <row r="37" spans="1:6">
       <c r="A37" t="s">
-        <v>27</v>
+        <v>130</v>
       </c>
       <c r="B37" t="s">
-        <v>121</v>
+        <v>131</v>
       </c>
       <c r="C37" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D37" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="E37" t="s">
         <v>15</v>
       </c>
       <c r="F37">
         <v>0.0</v>
       </c>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B38" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C38" t="s">
-        <v>133</v>
+        <v>136</v>
       </c>
       <c r="D38" t="s">
-        <v>134</v>
+        <v>137</v>
       </c>
       <c r="E38" t="s">
         <v>15</v>
       </c>
       <c r="F38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="B39" t="s">
-        <v>136</v>
+        <v>121</v>
       </c>
       <c r="C39" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="D39" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="E39" t="s">
         <v>15</v>
       </c>
       <c r="F39">
         <v>0.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
-        <v>75</v>
-[...2 lines deleted...]
-        <v>14.2</v>
+        <v>140</v>
+      </c>
+      <c r="B40" t="s">
+        <v>141</v>
       </c>
       <c r="C40" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D40" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="E40" t="s">
         <v>15</v>
       </c>
       <c r="F40">
         <v>0.0</v>
       </c>
     </row>
     <row r="41" spans="1:6">
       <c r="A41" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B41" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C41" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D41" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="E41" t="s">
         <v>15</v>
       </c>
       <c r="F41">
         <v>0.0</v>
       </c>
     </row>
     <row r="42" spans="1:6">
       <c r="A42" t="s">
-        <v>145</v>
-[...2 lines deleted...]
-        <v>146</v>
+        <v>75</v>
+      </c>
+      <c r="B42">
+        <v>14.2</v>
       </c>
       <c r="C42" t="s">
         <v>147</v>
       </c>
       <c r="D42" t="s">
         <v>148</v>
       </c>
       <c r="E42" t="s">
         <v>15</v>
       </c>
       <c r="F42">
         <v>0.0</v>
       </c>
     </row>
     <row r="43" spans="1:6">
       <c r="A43" t="s">
         <v>149</v>
       </c>
       <c r="B43" t="s">
         <v>150</v>
       </c>
       <c r="C43" t="s">
         <v>151</v>
       </c>
       <c r="D43" t="s">
@@ -1779,91 +1779,91 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="44" spans="1:6">
       <c r="A44" t="s">
         <v>153</v>
       </c>
       <c r="B44" t="s">
         <v>154</v>
       </c>
       <c r="C44" t="s">
         <v>155</v>
       </c>
       <c r="D44" t="s">
         <v>156</v>
       </c>
       <c r="E44" t="s">
         <v>15</v>
       </c>
       <c r="F44">
         <v>0.0</v>
       </c>
     </row>
     <row r="45" spans="1:6">
       <c r="A45" t="s">
-        <v>75</v>
+        <v>134</v>
       </c>
       <c r="B45" t="s">
         <v>157</v>
       </c>
       <c r="C45" t="s">
         <v>158</v>
       </c>
       <c r="D45" t="s">
         <v>159</v>
       </c>
       <c r="E45" t="s">
         <v>15</v>
       </c>
       <c r="F45">
         <v>0.0</v>
       </c>
     </row>
     <row r="46" spans="1:6">
       <c r="A46" t="s">
         <v>160</v>
       </c>
       <c r="B46" t="s">
         <v>161</v>
       </c>
       <c r="C46" t="s">
         <v>162</v>
       </c>
       <c r="D46" t="s">
         <v>163</v>
       </c>
       <c r="E46" t="s">
         <v>15</v>
       </c>
       <c r="F46">
         <v>0.0</v>
       </c>
     </row>
     <row r="47" spans="1:6">
       <c r="A47" t="s">
-        <v>149</v>
+        <v>75</v>
       </c>
       <c r="B47" t="s">
         <v>164</v>
       </c>
       <c r="C47" t="s">
         <v>165</v>
       </c>
       <c r="D47" t="s">
         <v>166</v>
       </c>
       <c r="E47" t="s">
         <v>15</v>
       </c>
       <c r="F47">
         <v>0.0</v>
       </c>
     </row>
     <row r="48" spans="1:6">
       <c r="A48" t="s">
         <v>16</v>
       </c>
       <c r="B48" t="s">
         <v>167</v>
       </c>
       <c r="C48" t="s">