--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -311,87 +311,87 @@
   <si>
     <t>AVA 15K</t>
   </si>
   <si>
     <t>G15AVAWM2BY</t>
   </si>
   <si>
     <t>SBC Impact Volleyball</t>
   </si>
   <si>
     <t>SBC Impact 15 Black</t>
   </si>
   <si>
     <t>G15SBCIV1BY</t>
   </si>
   <si>
     <t>Rocketfuel318 15s R</t>
   </si>
   <si>
     <t>RVC318 15R</t>
   </si>
   <si>
     <t>G15RFUEL3BY</t>
   </si>
   <si>
+    <t>Cajun Elite</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Lake Charles 15 Red </t>
+  </si>
+  <si>
+    <t xml:space="preserve">CE Lake Charles 15 Red </t>
+  </si>
+  <si>
+    <t>G15CAJEL6BY</t>
+  </si>
+  <si>
+    <t>15 SPIVEY</t>
+  </si>
+  <si>
+    <t>TC ELITE 15S</t>
+  </si>
+  <si>
+    <t>G15TCEVB2BY</t>
+  </si>
+  <si>
     <t>Allons U15 Mack</t>
   </si>
   <si>
     <t>G15ALLVB1BY</t>
   </si>
   <si>
     <t>Rollers Volleyball Club</t>
   </si>
   <si>
     <t>15 Royal</t>
   </si>
   <si>
     <t>Rollers 15 Royal</t>
   </si>
   <si>
     <t>G15ROLVC1LS</t>
-  </si>
-[...19 lines deleted...]
-    <t>G15TCEVB2BY</t>
   </si>
   <si>
     <t>Acadian Juniors Volleyball</t>
   </si>
   <si>
     <t>15's NAVY</t>
   </si>
   <si>
     <t>AJ 15's NAVY</t>
   </si>
   <si>
     <t>G15ACADI2BY</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1305,111 +1305,111 @@
         <v>58.145</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>37</v>
       </c>
       <c r="B29" t="s">
         <v>96</v>
       </c>
       <c r="C29" t="s">
         <v>97</v>
       </c>
       <c r="D29" t="s">
         <v>98</v>
       </c>
       <c r="E29" t="s">
         <v>18</v>
       </c>
       <c r="F29">
         <v>57.639</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>6</v>
+        <v>99</v>
       </c>
       <c r="B30" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C30" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="D30" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="E30" t="s">
         <v>9</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="B31" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="D31" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="E31" t="s">
         <v>9</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>105</v>
+        <v>6</v>
       </c>
       <c r="B32" t="s">
         <v>106</v>
       </c>
       <c r="C32" t="s">
+        <v>106</v>
+      </c>
+      <c r="D32" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="E32" t="s">
         <v>9</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="B33" t="s">
         <v>109</v>
       </c>
       <c r="C33" t="s">
         <v>110</v>
       </c>
       <c r="D33" t="s">
         <v>111</v>
       </c>
       <c r="E33" t="s">
         <v>9</v>
       </c>
       <c r="F33">
         <v>0.0</v>
       </c>
     </row>
     <row r="34" spans="1:6">
       <c r="A34" t="s">
         <v>112</v>
       </c>
       <c r="B34" t="s">
         <v>113</v>
       </c>
       <c r="C34" t="s">