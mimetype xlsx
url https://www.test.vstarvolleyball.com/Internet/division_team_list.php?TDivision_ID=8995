--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -263,108 +263,108 @@
   <si>
     <t>G16TCEVB3BY</t>
   </si>
   <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel318 16s R</t>
   </si>
   <si>
     <t>RVC318 16R</t>
   </si>
   <si>
     <t>G16RFUEL4BY</t>
   </si>
   <si>
     <t>16 Red</t>
   </si>
   <si>
     <t>SBC Impact 16 Red</t>
   </si>
   <si>
     <t>G16SBCIV2BY</t>
   </si>
   <si>
+    <t>Rollers Volleyball Club</t>
+  </si>
+  <si>
+    <t>16 Royal</t>
+  </si>
+  <si>
+    <t>Rollers 16 Royal</t>
+  </si>
+  <si>
+    <t>G16ROLVC1LS</t>
+  </si>
+  <si>
+    <t>16 LEXI</t>
+  </si>
+  <si>
+    <t>TC ELITE 16L</t>
+  </si>
+  <si>
+    <t>G16TCEVB4BY</t>
+  </si>
+  <si>
     <t>ALLONS VOLLEYBALL CLUB</t>
   </si>
   <si>
     <t>Allons U16 Tish</t>
   </si>
   <si>
     <t>G16ALLVB1BY</t>
   </si>
   <si>
-    <t>Rollers Volleyball Club</t>
-[...17 lines deleted...]
-    <t>G16TCEVB4BY</t>
+    <t>Forge Dynasty Volleyball Club</t>
+  </si>
+  <si>
+    <t>16U-Pink</t>
+  </si>
+  <si>
+    <t>Forge 16U</t>
+  </si>
+  <si>
+    <t>G16FORGE1NT</t>
+  </si>
+  <si>
+    <t>Rocketfuel318 16s SHR</t>
+  </si>
+  <si>
+    <t>RVC318 16 SHR</t>
+  </si>
+  <si>
+    <t>G16RFUEL5BY</t>
   </si>
   <si>
     <t>Allegiant 16 East</t>
   </si>
   <si>
     <t xml:space="preserve">Allegiant 16 East </t>
   </si>
   <si>
     <t>G16ALLEG4NT</t>
-  </si>
-[...19 lines deleted...]
-    <t>G16RFUEL5BY</t>
   </si>
   <si>
     <t xml:space="preserve"> 16 Kaos White Cottery</t>
   </si>
   <si>
     <t>360 16 Kaos Cottery</t>
   </si>
   <si>
     <t>G16SIXTY5NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -1164,145 +1164,145 @@
       </c>
       <c r="B23" t="s">
         <v>80</v>
       </c>
       <c r="C23" t="s">
         <v>81</v>
       </c>
       <c r="D23" t="s">
         <v>82</v>
       </c>
       <c r="E23" t="s">
         <v>21</v>
       </c>
       <c r="F23">
         <v>70.56999999999999</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>83</v>
       </c>
       <c r="B24" t="s">
         <v>84</v>
       </c>
       <c r="C24" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D24" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E24" t="s">
         <v>21</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>86</v>
+        <v>30</v>
       </c>
       <c r="B25" t="s">
         <v>87</v>
       </c>
       <c r="C25" t="s">
         <v>88</v>
       </c>
       <c r="D25" t="s">
         <v>89</v>
       </c>
       <c r="E25" t="s">
         <v>21</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>30</v>
+        <v>90</v>
       </c>
       <c r="B26" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C26" t="s">
         <v>91</v>
       </c>
       <c r="D26" t="s">
         <v>92</v>
       </c>
       <c r="E26" t="s">
         <v>21</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>14</v>
+        <v>93</v>
       </c>
       <c r="B27" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C27" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="D27" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>96</v>
+        <v>76</v>
       </c>
       <c r="B28" t="s">
         <v>97</v>
       </c>
       <c r="C28" t="s">
         <v>98</v>
       </c>
       <c r="D28" t="s">
         <v>99</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>76</v>
+        <v>14</v>
       </c>
       <c r="B29" t="s">
         <v>100</v>
       </c>
       <c r="C29" t="s">
         <v>101</v>
       </c>
       <c r="D29" t="s">
         <v>102</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30" t="s">
         <v>103</v>
       </c>
       <c r="C30" t="s">