--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -68,114 +68,114 @@
   <si>
     <t>Pending</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>12 Club Blue</t>
   </si>
   <si>
     <t>Integrity 12 Club Blue</t>
   </si>
   <si>
     <t>G12INTEG3NT</t>
   </si>
   <si>
     <t>12 Bolt White</t>
   </si>
   <si>
     <t>NRG 12 Bolt White</t>
   </si>
   <si>
     <t>G12NRGVC4NT</t>
   </si>
   <si>
+    <t>Texas Image</t>
+  </si>
+  <si>
+    <t>TIV 12 Red</t>
+  </si>
+  <si>
+    <t>Image 12 Red</t>
+  </si>
+  <si>
+    <t>G12TXIMG2NT</t>
+  </si>
+  <si>
+    <t>Paid</t>
+  </si>
+  <si>
     <t>Urban VBC</t>
   </si>
   <si>
     <t>12U Blue</t>
   </si>
   <si>
     <t>Urban VBC 12 U Blue</t>
   </si>
   <si>
     <t>G12URBAN2NT</t>
   </si>
   <si>
-    <t>Paid</t>
-[...13 lines deleted...]
-  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation Red Oak 12 Elite</t>
   </si>
   <si>
     <t>DNRO 12 Elite</t>
   </si>
   <si>
     <t>G12DRIVE5NT</t>
   </si>
   <si>
     <t>Pegasus Athletics Club</t>
   </si>
   <si>
     <t>PAC 12u Astro</t>
   </si>
   <si>
     <t>G12PEGAC1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
+    <t>TIV 11 Club</t>
+  </si>
+  <si>
+    <t>Image 11 Club</t>
+  </si>
+  <si>
+    <t>G11TXIMG2NT</t>
+  </si>
+  <si>
     <t>PAC 11u Astro</t>
   </si>
   <si>
     <t>G11PEGAC1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G11TXIMG2NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -657,74 +657,74 @@
         <v>0.0</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8" t="s">
         <v>32</v>
       </c>
       <c r="C8" t="s">
         <v>32</v>
       </c>
       <c r="D8" t="s">
         <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>34</v>
       </c>
       <c r="F8">
         <v>59.763</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>31</v>
+        <v>18</v>
       </c>
       <c r="B9" t="s">
         <v>35</v>
       </c>
       <c r="C9" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="D9" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="E9" t="s">
         <v>34</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>34</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>