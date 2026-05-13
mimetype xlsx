--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -113,69 +113,69 @@
   <si>
     <t>EMV 12 Royal Caroline</t>
   </si>
   <si>
     <t>G12EAGMT3NT</t>
   </si>
   <si>
     <t xml:space="preserve">212 Volleyball Club </t>
   </si>
   <si>
     <t>212.12.1</t>
   </si>
   <si>
     <t>G12212VB1NT</t>
   </si>
   <si>
     <t>12 Royal Katie</t>
   </si>
   <si>
     <t>EMV 12 Royal Katie</t>
   </si>
   <si>
     <t>G12EAGMT4NT</t>
   </si>
   <si>
+    <t>10 Bolt Navy</t>
+  </si>
+  <si>
+    <t>NRG 10 Bolt Navy</t>
+  </si>
+  <si>
+    <t>G10NRGVC1NT</t>
+  </si>
+  <si>
     <t>Vertex Volleyball Club</t>
   </si>
   <si>
     <t>12s</t>
   </si>
   <si>
     <t>VVC 12</t>
   </si>
   <si>
     <t>G12VXVBC1NT</t>
-  </si>
-[...7 lines deleted...]
-    <t>G10NRGVC1NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
@@ -657,71 +657,71 @@
         <v>61.514</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8" t="s">
         <v>30</v>
       </c>
       <c r="C8" t="s">
         <v>31</v>
       </c>
       <c r="D8" t="s">
         <v>32</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>15</v>
+      </c>
+      <c r="B9" t="s">
         <v>33</v>
       </c>
-      <c r="B9" t="s">
+      <c r="C9" t="s">
         <v>34</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>35</v>
-      </c>
-[...1 lines deleted...]
-        <v>36</v>
       </c>
       <c r="E9" t="s">
         <v>19</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>36</v>
       </c>
       <c r="B10" t="s">
         <v>37</v>
       </c>
       <c r="C10" t="s">
         <v>38</v>
       </c>
       <c r="D10" t="s">
         <v>39</v>
       </c>
       <c r="E10" t="s">
         <v>19</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>