--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -137,84 +137,84 @@
   <si>
     <t>G17ATPRV2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>South 17 Metro</t>
   </si>
   <si>
     <t>TAV S 17 Metro</t>
   </si>
   <si>
     <t>G17TXADV8NT</t>
   </si>
   <si>
     <t>TIV 17 National</t>
   </si>
   <si>
     <t>Image 17 National</t>
   </si>
   <si>
     <t>G17TXIMG3NT</t>
   </si>
   <si>
+    <t>Barefoot Volleyball Club</t>
+  </si>
+  <si>
+    <t>Barefoot 17 NAVY NATIONAL</t>
+  </si>
+  <si>
+    <t>Barefoot 17 NAVY</t>
+  </si>
+  <si>
+    <t>G17BFVBC19NT</t>
+  </si>
+  <si>
+    <t>SAN ANTONIO STARS</t>
+  </si>
+  <si>
+    <t>18 ELITE</t>
+  </si>
+  <si>
+    <t>SA STARS 18 ELITE</t>
+  </si>
+  <si>
+    <t>G18SASTA1LS</t>
+  </si>
+  <si>
     <t>Incredible Crush Volleyball</t>
   </si>
   <si>
     <t>18 Grey</t>
   </si>
   <si>
     <t>iCrush 18 Grey</t>
   </si>
   <si>
     <t>G18INCRU2NT</t>
-  </si>
-[...22 lines deleted...]
-    <t>G18SASTA1LS</t>
   </si>
   <si>
     <t>DFW Elite</t>
   </si>
   <si>
     <t>17's National</t>
   </si>
   <si>
     <t>DFW Elite 17's Nationals</t>
   </si>
   <si>
     <t>G17DFTLE1NT</t>
   </si>
   <si>
     <t>Dropped</t>
   </si>
   <si>
     <t>Liberty Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">17 Red </t>
   </si>
   <si>
     <t>Liberty 17 Red</t>
   </si>