--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -110,110 +110,110 @@
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 14's Black</t>
   </si>
   <si>
     <t>G14NETJR1NT</t>
   </si>
   <si>
     <t>Waitlist</t>
   </si>
   <si>
     <t>Oklahoma Charge</t>
   </si>
   <si>
     <t>14 Nat'l Tulsa</t>
   </si>
   <si>
     <t>OK Charge 14 Nat'l Tulsa</t>
   </si>
   <si>
     <t>G14CHARG6OK</t>
   </si>
   <si>
+    <t>Windthorst Volleyball Club</t>
+  </si>
+  <si>
+    <t>Windthorst 14-Bussey</t>
+  </si>
+  <si>
+    <t>G14WINDT1NT</t>
+  </si>
+  <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t>Drive Nation 14 White</t>
   </si>
   <si>
     <t>DN 14 White</t>
   </si>
   <si>
     <t>G14DRIVE3NT</t>
   </si>
   <si>
-    <t>Windthorst Volleyball Club</t>
-[...7 lines deleted...]
-  <si>
     <t xml:space="preserve">Madfrog </t>
   </si>
   <si>
     <t>14’S ELITE WHITE</t>
   </si>
   <si>
     <t>Madfrog 14E White</t>
   </si>
   <si>
     <t>G14FROGS6NT</t>
   </si>
   <si>
     <t>Rival Volleyball</t>
   </si>
   <si>
     <t>RIVAL 14-BANKSTON</t>
   </si>
   <si>
     <t>G14RIVVB1NT</t>
   </si>
   <si>
+    <t xml:space="preserve">Allegiant Volleyball Club </t>
+  </si>
+  <si>
+    <t>Allegiant 14 Blue</t>
+  </si>
+  <si>
+    <t>G14ALLEG1NT</t>
+  </si>
+  <si>
     <t>Elevate VBC</t>
   </si>
   <si>
     <t>Elevate 14 White</t>
   </si>
   <si>
     <t>G14COTTN3NT</t>
   </si>
   <si>
-    <t xml:space="preserve">Allegiant Volleyball Club </t>
-[...7 lines deleted...]
-  <si>
     <t>Drive Nation 14 Gold</t>
   </si>
   <si>
     <t>DN 14 Gold</t>
   </si>
   <si>
     <t>G14DRIVE4NT</t>
   </si>
   <si>
     <t>Arete Athletics</t>
   </si>
   <si>
     <t>14 Steel Ethos</t>
   </si>
   <si>
     <t>Arete 14 Steel Ethos</t>
   </si>
   <si>
     <t>G14ARETE4NT</t>
   </si>
   <si>
     <t>14 American</t>
   </si>
   <si>
     <t xml:space="preserve">OK Charge 14 American </t>
@@ -272,114 +272,114 @@
   <si>
     <t>G14ALLEG2NT</t>
   </si>
   <si>
     <t>Integrity Volleyball Club</t>
   </si>
   <si>
     <t>14 Club White</t>
   </si>
   <si>
     <t>Integrity 14 Club White</t>
   </si>
   <si>
     <t>G14INTEG5NT</t>
   </si>
   <si>
     <t>Flyers 14 REG-Ashley</t>
   </si>
   <si>
     <t>G14FRFLY7NT</t>
   </si>
   <si>
     <t>CUVB Fort Worth</t>
   </si>
   <si>
+    <t>14 White Jadore</t>
+  </si>
+  <si>
+    <t>CUVB 14 Jadore</t>
+  </si>
+  <si>
+    <t>G14CUVBC2NT</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Fort Smith Jrs </t>
+  </si>
+  <si>
+    <t>FSJ 14 Regional Plus</t>
+  </si>
+  <si>
+    <t>G14FSJVB3DE</t>
+  </si>
+  <si>
+    <t>Elite Volleyball Academy</t>
+  </si>
+  <si>
+    <t>EVA 14 White</t>
+  </si>
+  <si>
+    <t>G14EVAVB4DE</t>
+  </si>
+  <si>
+    <t>Rise Volleyball Club</t>
+  </si>
+  <si>
+    <t>Rise 14-2</t>
+  </si>
+  <si>
+    <t>G14RISEV2OK</t>
+  </si>
+  <si>
+    <t>Parker County Elite</t>
+  </si>
+  <si>
+    <t>PC Elite 14.2</t>
+  </si>
+  <si>
+    <t>G14PCEVB2NT</t>
+  </si>
+  <si>
+    <t>Atomic Volleyball Club</t>
+  </si>
+  <si>
+    <t>14U</t>
+  </si>
+  <si>
+    <t>Atomic VC 14</t>
+  </si>
+  <si>
+    <t>G14ATOMV1NT</t>
+  </si>
+  <si>
     <t>14 White Tielar</t>
   </si>
   <si>
     <t>CUVB 14 Tielar</t>
   </si>
   <si>
     <t>G14CUVBC3NT</t>
-  </si>
-[...55 lines deleted...]
-    <t>G14ATOMV1NT</t>
   </si>
   <si>
     <t>14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>FH 14 Alaka'i-Hannah</t>
   </si>
   <si>
     <t>G14FIELD5NT</t>
   </si>
   <si>
     <t>Windthorst 14 PrimeTime</t>
   </si>
   <si>
     <t>WVC 14-PrimeTime</t>
   </si>
   <si>
     <t>G14WINDT2NT</t>
   </si>
   <si>
     <t>287 Select Volleyball Club</t>
   </si>
   <si>
     <t>14 Navy</t>
   </si>
@@ -898,68 +898,68 @@
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>31</v>
       </c>
       <c r="E7" t="s">
         <v>15</v>
       </c>
       <c r="F7">
         <v>66.076999999999998</v>
       </c>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
         <v>32</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
+        <v>33</v>
+      </c>
+      <c r="D8" t="s">
         <v>34</v>
-      </c>
-[...1 lines deleted...]
-        <v>35</v>
       </c>
       <c r="E8" t="s">
         <v>10</v>
       </c>
       <c r="F8">
         <v>64.738</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
+        <v>35</v>
+      </c>
+      <c r="B9" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>37</v>
       </c>
       <c r="D9" t="s">
         <v>38</v>
       </c>
       <c r="E9" t="s">
         <v>10</v>
       </c>
       <c r="F9">
         <v>64.738</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10" t="s">
         <v>40</v>
       </c>
       <c r="C10" t="s">
         <v>41</v>
       </c>
       <c r="D10" t="s">
@@ -975,88 +975,88 @@
     <row r="11" spans="1:6">
       <c r="A11" t="s">
         <v>43</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
         <v>45</v>
       </c>
       <c r="E11" t="s">
         <v>10</v>
       </c>
       <c r="F11">
         <v>63.984</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>46</v>
       </c>
       <c r="B12" t="s">
-        <v>7</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>47</v>
       </c>
       <c r="D12" t="s">
         <v>48</v>
       </c>
       <c r="E12" t="s">
         <v>10</v>
       </c>
       <c r="F12">
         <v>63.796</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
         <v>49</v>
       </c>
       <c r="B13" t="s">
-        <v>50</v>
+        <v>7</v>
       </c>
       <c r="C13" t="s">
         <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>51</v>
       </c>
       <c r="E13" t="s">
         <v>10</v>
       </c>
       <c r="F13">
         <v>63.796</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="B14" t="s">
         <v>52</v>
       </c>
       <c r="C14" t="s">
         <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>54</v>
       </c>
       <c r="E14" t="s">
         <v>10</v>
       </c>
       <c r="F14">
         <v>63.326</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
         <v>55</v>
       </c>
       <c r="B15" t="s">
         <v>56</v>
       </c>
       <c r="C15" t="s">
@@ -1152,51 +1152,51 @@
         <v>61.943</v>
       </c>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
         <v>73</v>
       </c>
       <c r="B20" t="s">
         <v>74</v>
       </c>
       <c r="C20" t="s">
         <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>76</v>
       </c>
       <c r="E20" t="s">
         <v>15</v>
       </c>
       <c r="F20">
         <v>60.984</v>
       </c>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>49</v>
+        <v>46</v>
       </c>
       <c r="B21" t="s">
         <v>77</v>
       </c>
       <c r="C21" t="s">
         <v>77</v>
       </c>
       <c r="D21" t="s">
         <v>78</v>
       </c>
       <c r="E21" t="s">
         <v>10</v>
       </c>
       <c r="F21">
         <v>59.626</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
         <v>79</v>
       </c>
       <c r="B22" t="s">
         <v>80</v>
       </c>
       <c r="C22" t="s">
@@ -1232,54 +1232,54 @@
         <v>57.629</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
         <v>85</v>
       </c>
       <c r="B24" t="s">
         <v>86</v>
       </c>
       <c r="C24" t="s">
         <v>87</v>
       </c>
       <c r="D24" t="s">
         <v>88</v>
       </c>
       <c r="E24" t="s">
         <v>15</v>
       </c>
       <c r="F24">
         <v>0.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>85</v>
+        <v>89</v>
       </c>
       <c r="B25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="C25" t="s">
         <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>91</v>
       </c>
       <c r="E25" t="s">
         <v>15</v>
       </c>
       <c r="F25">
         <v>0.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
         <v>92</v>
       </c>
       <c r="B26" t="s">
         <v>93</v>
       </c>
       <c r="C26" t="s">
         <v>93</v>
       </c>
       <c r="D26" t="s">
@@ -1294,129 +1294,129 @@
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>95</v>
       </c>
       <c r="B27" t="s">
         <v>96</v>
       </c>
       <c r="C27" t="s">
         <v>96</v>
       </c>
       <c r="D27" t="s">
         <v>97</v>
       </c>
       <c r="E27" t="s">
         <v>15</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
         <v>98</v>
       </c>
-      <c r="B28" t="s">
-        <v>99</v>
+      <c r="B28">
+        <v>14.2</v>
       </c>
       <c r="C28" t="s">
         <v>99</v>
       </c>
       <c r="D28" t="s">
         <v>100</v>
       </c>
       <c r="E28" t="s">
         <v>15</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
         <v>101</v>
       </c>
-      <c r="B29">
-        <v>14.2</v>
+      <c r="B29" t="s">
+        <v>102</v>
       </c>
       <c r="C29" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D29" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E29" t="s">
         <v>15</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>104</v>
+        <v>85</v>
       </c>
       <c r="B30" t="s">
         <v>105</v>
       </c>
       <c r="C30" t="s">
         <v>106</v>
       </c>
       <c r="D30" t="s">
         <v>107</v>
       </c>
       <c r="E30" t="s">
         <v>15</v>
       </c>
       <c r="F30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
         <v>69</v>
       </c>
       <c r="B31" t="s">
         <v>108</v>
       </c>
       <c r="C31" t="s">
         <v>109</v>
       </c>
       <c r="D31" t="s">
         <v>110</v>
       </c>
       <c r="E31" t="s">
         <v>10</v>
       </c>
       <c r="F31">
         <v>0.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>36</v>
+        <v>32</v>
       </c>
       <c r="B32" t="s">
         <v>111</v>
       </c>
       <c r="C32" t="s">
         <v>112</v>
       </c>
       <c r="D32" t="s">
         <v>113</v>
       </c>
       <c r="E32" t="s">
         <v>10</v>
       </c>
       <c r="F32">
         <v>0.0</v>
       </c>
     </row>
     <row r="33" spans="1:6">
       <c r="A33" t="s">
         <v>114</v>
       </c>
       <c r="B33" t="s">
         <v>115</v>
       </c>
       <c r="C33" t="s">