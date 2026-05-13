--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -305,81 +305,81 @@
   <si>
     <t>G15TXIMG4NT</t>
   </si>
   <si>
     <t>RocketFuel Volleyball Club</t>
   </si>
   <si>
     <t>Rocketfuel318 15s R</t>
   </si>
   <si>
     <t>RVC318 15R</t>
   </si>
   <si>
     <t>G15RFUEL3BY</t>
   </si>
   <si>
     <t>South 15 Metro</t>
   </si>
   <si>
     <t>TAV South 15 Metro</t>
   </si>
   <si>
     <t>G15TXADV16NT</t>
   </si>
   <si>
+    <t>NW Arkansas Juniors Storm</t>
+  </si>
+  <si>
+    <t>15-NATIONAL</t>
+  </si>
+  <si>
+    <t>NWAJS 15-NATIONAL</t>
+  </si>
+  <si>
+    <t>G15NWAJS3DE</t>
+  </si>
+  <si>
     <t>TC Elite</t>
   </si>
   <si>
     <t>15 SPIVEY</t>
   </si>
   <si>
     <t>TC ELITE 15S</t>
   </si>
   <si>
     <t>G15TCEVB2BY</t>
   </si>
   <si>
     <t>15-3</t>
   </si>
   <si>
     <t>Tulsa Power 15-3</t>
   </si>
   <si>
     <t>G15POWER3OK</t>
-  </si>
-[...10 lines deleted...]
-    <t>G15NWAJS3DE</t>
   </si>
   <si>
     <t xml:space="preserve">Drive Nation Volleyball </t>
   </si>
   <si>
     <t xml:space="preserve"> 14 Metro</t>
   </si>
   <si>
     <t>DN 14 Metro</t>
   </si>
   <si>
     <t>G15DRIVE5NT</t>
   </si>
   <si>
     <t>Drive Nation 15 Gold</t>
   </si>
   <si>
     <t>DN 15 Gold</t>
   </si>
   <si>
     <t>G15DRIVE4NT</t>
   </si>
   <si>
     <t>Windthorst Volleyball Club</t>
   </si>
@@ -1274,71 +1274,71 @@
         <v>57.53</v>
       </c>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
         <v>97</v>
       </c>
       <c r="B27" t="s">
         <v>98</v>
       </c>
       <c r="C27" t="s">
         <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>100</v>
       </c>
       <c r="E27" t="s">
         <v>10</v>
       </c>
       <c r="F27">
         <v>0.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>6</v>
+        <v>101</v>
       </c>
       <c r="B28" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="D28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="E28" t="s">
         <v>10</v>
       </c>
       <c r="F28">
         <v>0.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>104</v>
+        <v>6</v>
       </c>
       <c r="B29" t="s">
         <v>105</v>
       </c>
       <c r="C29" t="s">
         <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>107</v>
       </c>
       <c r="E29" t="s">
         <v>10</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
         <v>108</v>
       </c>
       <c r="B30" t="s">
         <v>109</v>
       </c>
       <c r="C30" t="s">