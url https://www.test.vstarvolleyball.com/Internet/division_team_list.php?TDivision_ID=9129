--- v0 (2026-03-22)
+++ v1 (2026-05-13)
@@ -95,87 +95,87 @@
   <si>
     <t>Drive Nation 12 Black</t>
   </si>
   <si>
     <t>G12DRIVE2NT</t>
   </si>
   <si>
     <t>Frisco Flyers Volleyball Club</t>
   </si>
   <si>
     <t>Flyers 12 NAT-Heather</t>
   </si>
   <si>
     <t>G12FRFLY4NT</t>
   </si>
   <si>
     <t>NET Juniors</t>
   </si>
   <si>
     <t>NET 12's Black</t>
   </si>
   <si>
     <t>G12NETJR1NT</t>
   </si>
   <si>
+    <t>No Limits VBC</t>
+  </si>
+  <si>
+    <t>12 National</t>
+  </si>
+  <si>
+    <t>No Limits 12 National</t>
+  </si>
+  <si>
+    <t>G12NLVBC2NT</t>
+  </si>
+  <si>
     <t>MC United Volleyball Club</t>
   </si>
   <si>
     <t xml:space="preserve">MC United </t>
   </si>
   <si>
     <t>MC United</t>
   </si>
   <si>
     <t>G12MCUVB1NT</t>
   </si>
   <si>
     <t>Texas Fury Volleyball Club</t>
   </si>
   <si>
     <t>Texas Fury 12 Impact</t>
   </si>
   <si>
     <t>G12TXFUR2LS</t>
   </si>
   <si>
     <t>Angelo Rise 12s Black</t>
   </si>
   <si>
     <t>G12ANGRV2LS</t>
-  </si>
-[...10 lines deleted...]
-    <t>G12NLVBC2NT</t>
   </si>
   <si>
     <t>Texas Advantage</t>
   </si>
   <si>
     <t>12 Gold</t>
   </si>
   <si>
     <t>TAV 12 Gold</t>
   </si>
   <si>
     <t>G12TXADV3NT</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
@@ -675,88 +675,88 @@
       </c>
       <c r="B8" t="s">
         <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>29</v>
       </c>
       <c r="D8" t="s">
         <v>30</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9" t="s">
         <v>32</v>
       </c>
       <c r="C9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="D9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="E9" t="s">
         <v>17</v>
       </c>
       <c r="F9">
         <v>0.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>14</v>
+        <v>35</v>
       </c>
       <c r="B10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>34</v>
+        <v>36</v>
       </c>
       <c r="D10" t="s">
-        <v>35</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
         <v>17</v>
       </c>
       <c r="F10">
         <v>0.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>36</v>
+        <v>14</v>
       </c>
       <c r="B11" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" t="s">
         <v>38</v>
       </c>
       <c r="D11" t="s">
         <v>39</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
         <v>40</v>
       </c>
       <c r="B12" t="s">
         <v>41</v>
       </c>
       <c r="C12" t="s">
         <v>42</v>
       </c>
       <c r="D12" t="s">